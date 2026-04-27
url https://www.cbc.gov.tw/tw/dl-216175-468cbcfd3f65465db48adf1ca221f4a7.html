--- v2 (2026-02-19)
+++ v3 (2026-04-27)
@@ -3,92 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsnas\dt\GSS\登錄債券\05-還本付息概況表(每半年)\115H1+115H2\115.2.10更新\115H2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsnas\dt\GSS\登錄債券\05-還本付息概況表(每半年)\115H1+115H2\115.4.15更新\115H2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C15FDFA2-8C2E-4B62-B5E6-D3165D77777E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB5FA113-388D-404E-9325-42B26B09FB1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1140701~1141231" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1140701~1141231'!$A$1:$F$75</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1140701~1141231'!$A$1:$F$79</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E73" i="2" l="1"/>
-  <c r="F73" i="2" l="1"/>
+  <c r="E77" i="2" l="1"/>
+  <c r="F77" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="220">
   <si>
     <t>5I</t>
   </si>
   <si>
     <t>3I</t>
   </si>
   <si>
     <t>1P</t>
   </si>
   <si>
     <t>1I</t>
   </si>
   <si>
     <t>7I</t>
   </si>
   <si>
     <t>2I</t>
   </si>
   <si>
     <t>18I</t>
   </si>
   <si>
     <t>6I</t>
   </si>
   <si>
@@ -793,111 +793,131 @@
   <si>
     <t>2P</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>115/10/23</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>T15002</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>財１１５－２</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>T15003</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>財１１５－３</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>115/10/12</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>T15005</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>財１１５－５</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>更新日期：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
-      <t>2</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="4"/>
       </rPr>
-      <t>11</t>
+      <t>15</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>日</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>T15006</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>財１１５－６</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -1554,76 +1574,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:EO75"/>
+  <dimension ref="A1:EK79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A74" sqref="A74:F74"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E77" sqref="E77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="16.36328125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15" style="2" customWidth="1"/>
     <col min="4" max="4" width="5.6328125" style="2" customWidth="1"/>
     <col min="5" max="6" width="21.6328125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.90625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:145" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:141" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
     </row>
-    <row r="2" spans="1:145" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:141" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="19" t="s">
         <v>203</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
@@ -1723,56 +1743,52 @@
       <c r="DM2" s="2"/>
       <c r="DN2" s="2"/>
       <c r="DO2" s="2"/>
       <c r="DP2" s="2"/>
       <c r="DQ2" s="2"/>
       <c r="DR2" s="2"/>
       <c r="DS2" s="2"/>
       <c r="DT2" s="2"/>
       <c r="DU2" s="2"/>
       <c r="DV2" s="2"/>
       <c r="DW2" s="2"/>
       <c r="DX2" s="2"/>
       <c r="DY2" s="2"/>
       <c r="DZ2" s="2"/>
       <c r="EA2" s="2"/>
       <c r="EB2" s="2"/>
       <c r="EC2" s="2"/>
       <c r="ED2" s="2"/>
       <c r="EE2" s="2"/>
       <c r="EF2" s="2"/>
       <c r="EG2" s="2"/>
       <c r="EH2" s="2"/>
       <c r="EI2" s="2"/>
       <c r="EJ2" s="2"/>
       <c r="EK2" s="2"/>
-      <c r="EL2" s="2"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:145" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="3" spans="1:141" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
@@ -1882,56 +1898,52 @@
       <c r="DM3" s="2"/>
       <c r="DN3" s="2"/>
       <c r="DO3" s="2"/>
       <c r="DP3" s="2"/>
       <c r="DQ3" s="2"/>
       <c r="DR3" s="2"/>
       <c r="DS3" s="2"/>
       <c r="DT3" s="2"/>
       <c r="DU3" s="2"/>
       <c r="DV3" s="2"/>
       <c r="DW3" s="2"/>
       <c r="DX3" s="2"/>
       <c r="DY3" s="2"/>
       <c r="DZ3" s="2"/>
       <c r="EA3" s="2"/>
       <c r="EB3" s="2"/>
       <c r="EC3" s="2"/>
       <c r="ED3" s="2"/>
       <c r="EE3" s="2"/>
       <c r="EF3" s="2"/>
       <c r="EG3" s="2"/>
       <c r="EH3" s="2"/>
       <c r="EI3" s="2"/>
       <c r="EJ3" s="2"/>
       <c r="EK3" s="2"/>
-      <c r="EL3" s="2"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:145" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="4" spans="1:141" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>204</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>207</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="12">
         <v>216405000</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
@@ -2039,56 +2051,52 @@
       <c r="DM4" s="2"/>
       <c r="DN4" s="2"/>
       <c r="DO4" s="2"/>
       <c r="DP4" s="2"/>
       <c r="DQ4" s="2"/>
       <c r="DR4" s="2"/>
       <c r="DS4" s="2"/>
       <c r="DT4" s="2"/>
       <c r="DU4" s="2"/>
       <c r="DV4" s="2"/>
       <c r="DW4" s="2"/>
       <c r="DX4" s="2"/>
       <c r="DY4" s="2"/>
       <c r="DZ4" s="2"/>
       <c r="EA4" s="2"/>
       <c r="EB4" s="2"/>
       <c r="EC4" s="2"/>
       <c r="ED4" s="2"/>
       <c r="EE4" s="2"/>
       <c r="EF4" s="2"/>
       <c r="EG4" s="2"/>
       <c r="EH4" s="2"/>
       <c r="EI4" s="2"/>
       <c r="EJ4" s="2"/>
       <c r="EK4" s="2"/>
-      <c r="EL4" s="2"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:145" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="5" spans="1:141" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>204</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>208</v>
       </c>
       <c r="E5" s="5">
         <v>34783595000</v>
       </c>
       <c r="F5" s="12"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
@@ -2196,71 +2204,67 @@
       <c r="DM5" s="2"/>
       <c r="DN5" s="2"/>
       <c r="DO5" s="2"/>
       <c r="DP5" s="2"/>
       <c r="DQ5" s="2"/>
       <c r="DR5" s="2"/>
       <c r="DS5" s="2"/>
       <c r="DT5" s="2"/>
       <c r="DU5" s="2"/>
       <c r="DV5" s="2"/>
       <c r="DW5" s="2"/>
       <c r="DX5" s="2"/>
       <c r="DY5" s="2"/>
       <c r="DZ5" s="2"/>
       <c r="EA5" s="2"/>
       <c r="EB5" s="2"/>
       <c r="EC5" s="2"/>
       <c r="ED5" s="2"/>
       <c r="EE5" s="2"/>
       <c r="EF5" s="2"/>
       <c r="EG5" s="2"/>
       <c r="EH5" s="2"/>
       <c r="EI5" s="2"/>
       <c r="EJ5" s="2"/>
       <c r="EK5" s="2"/>
-      <c r="EL5" s="2"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:145" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="6" spans="1:141" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="1" t="s">
-        <v>137</v>
+        <v>205</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>138</v>
+        <v>218</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>139</v>
+        <v>219</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>3</v>
+        <v>207</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="12">
-        <v>250000000</v>
+        <v>80900000</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
@@ -2353,72 +2357,68 @@
       <c r="DM6" s="2"/>
       <c r="DN6" s="2"/>
       <c r="DO6" s="2"/>
       <c r="DP6" s="2"/>
       <c r="DQ6" s="2"/>
       <c r="DR6" s="2"/>
       <c r="DS6" s="2"/>
       <c r="DT6" s="2"/>
       <c r="DU6" s="2"/>
       <c r="DV6" s="2"/>
       <c r="DW6" s="2"/>
       <c r="DX6" s="2"/>
       <c r="DY6" s="2"/>
       <c r="DZ6" s="2"/>
       <c r="EA6" s="2"/>
       <c r="EB6" s="2"/>
       <c r="EC6" s="2"/>
       <c r="ED6" s="2"/>
       <c r="EE6" s="2"/>
       <c r="EF6" s="2"/>
       <c r="EG6" s="2"/>
       <c r="EH6" s="2"/>
       <c r="EI6" s="2"/>
       <c r="EJ6" s="2"/>
       <c r="EK6" s="2"/>
-      <c r="EL6" s="2"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:145" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="7" spans="1:141" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="1" t="s">
-        <v>140</v>
+        <v>205</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>29</v>
+        <v>219</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E7" s="5">
+        <v>24919100000</v>
+      </c>
+      <c r="F7" s="12"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
@@ -2510,1266 +2510,1604 @@
       <c r="DM7" s="2"/>
       <c r="DN7" s="2"/>
       <c r="DO7" s="2"/>
       <c r="DP7" s="2"/>
       <c r="DQ7" s="2"/>
       <c r="DR7" s="2"/>
       <c r="DS7" s="2"/>
       <c r="DT7" s="2"/>
       <c r="DU7" s="2"/>
       <c r="DV7" s="2"/>
       <c r="DW7" s="2"/>
       <c r="DX7" s="2"/>
       <c r="DY7" s="2"/>
       <c r="DZ7" s="2"/>
       <c r="EA7" s="2"/>
       <c r="EB7" s="2"/>
       <c r="EC7" s="2"/>
       <c r="ED7" s="2"/>
       <c r="EE7" s="2"/>
       <c r="EF7" s="2"/>
       <c r="EG7" s="2"/>
       <c r="EH7" s="2"/>
       <c r="EI7" s="2"/>
       <c r="EJ7" s="2"/>
       <c r="EK7" s="2"/>
-      <c r="EL7" s="2"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="8" spans="1:141" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="12">
-        <v>337500000</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>250000000</v>
+      </c>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="2"/>
+      <c r="V8" s="2"/>
+      <c r="W8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Y8" s="2"/>
+      <c r="Z8" s="2"/>
+      <c r="AA8" s="2"/>
+      <c r="AB8" s="2"/>
+      <c r="AC8" s="2"/>
+      <c r="AD8" s="2"/>
+      <c r="AE8" s="2"/>
+      <c r="AF8" s="2"/>
+      <c r="AG8" s="2"/>
+      <c r="AH8" s="2"/>
+      <c r="AI8" s="2"/>
+      <c r="AJ8" s="2"/>
+      <c r="AK8" s="2"/>
+      <c r="AL8" s="2"/>
+      <c r="AM8" s="2"/>
+      <c r="AN8" s="2"/>
+      <c r="AO8" s="2"/>
+      <c r="AP8" s="2"/>
+      <c r="AQ8" s="2"/>
+      <c r="AR8" s="2"/>
+      <c r="AS8" s="2"/>
+      <c r="AT8" s="2"/>
+      <c r="AU8" s="2"/>
+      <c r="AV8" s="2"/>
+      <c r="AW8" s="2"/>
+      <c r="AX8" s="2"/>
+      <c r="AY8" s="2"/>
+      <c r="AZ8" s="2"/>
+      <c r="BA8" s="2"/>
+      <c r="BB8" s="2"/>
+      <c r="BC8" s="2"/>
+      <c r="BD8" s="2"/>
+      <c r="BE8" s="2"/>
+      <c r="BF8" s="2"/>
+      <c r="BG8" s="2"/>
+      <c r="BH8" s="2"/>
+      <c r="BI8" s="2"/>
+      <c r="BJ8" s="2"/>
+      <c r="BK8" s="2"/>
+      <c r="BL8" s="2"/>
+      <c r="BM8" s="2"/>
+      <c r="BN8" s="2"/>
+      <c r="BO8" s="2"/>
+      <c r="BP8" s="2"/>
+      <c r="BQ8" s="2"/>
+      <c r="BR8" s="2"/>
+      <c r="BS8" s="2"/>
+      <c r="BT8" s="2"/>
+      <c r="BU8" s="2"/>
+      <c r="BV8" s="2"/>
+      <c r="BW8" s="2"/>
+      <c r="BX8" s="2"/>
+      <c r="BY8" s="2"/>
+      <c r="BZ8" s="2"/>
+      <c r="CA8" s="2"/>
+      <c r="CB8" s="2"/>
+      <c r="CC8" s="2"/>
+      <c r="CD8" s="2"/>
+      <c r="CE8" s="2"/>
+      <c r="CF8" s="2"/>
+      <c r="CG8" s="2"/>
+      <c r="CH8" s="2"/>
+      <c r="CI8" s="2"/>
+      <c r="CJ8" s="2"/>
+      <c r="CK8" s="2"/>
+      <c r="CL8" s="2"/>
+      <c r="CM8" s="2"/>
+      <c r="CN8" s="2"/>
+      <c r="CO8" s="2"/>
+      <c r="CP8" s="2"/>
+      <c r="CQ8" s="2"/>
+      <c r="CR8" s="2"/>
+      <c r="CS8" s="2"/>
+      <c r="CT8" s="2"/>
+      <c r="CU8" s="2"/>
+      <c r="CV8" s="2"/>
+      <c r="CW8" s="2"/>
+      <c r="CX8" s="2"/>
+      <c r="CY8" s="2"/>
+      <c r="CZ8" s="2"/>
+      <c r="DA8" s="2"/>
+      <c r="DB8" s="2"/>
+      <c r="DC8" s="2"/>
+      <c r="DD8" s="2"/>
+      <c r="DE8" s="2"/>
+      <c r="DF8" s="2"/>
+      <c r="DG8" s="2"/>
+      <c r="DH8" s="2"/>
+      <c r="DI8" s="2"/>
+      <c r="DJ8" s="2"/>
+      <c r="DK8" s="2"/>
+      <c r="DL8" s="2"/>
+      <c r="DM8" s="2"/>
+      <c r="DN8" s="2"/>
+      <c r="DO8" s="2"/>
+      <c r="DP8" s="2"/>
+      <c r="DQ8" s="2"/>
+      <c r="DR8" s="2"/>
+      <c r="DS8" s="2"/>
+      <c r="DT8" s="2"/>
+      <c r="DU8" s="2"/>
+      <c r="DV8" s="2"/>
+      <c r="DW8" s="2"/>
+      <c r="DX8" s="2"/>
+      <c r="DY8" s="2"/>
+      <c r="DZ8" s="2"/>
+      <c r="EA8" s="2"/>
+      <c r="EB8" s="2"/>
+      <c r="EC8" s="2"/>
+      <c r="ED8" s="2"/>
+      <c r="EE8" s="2"/>
+      <c r="EF8" s="2"/>
+      <c r="EG8" s="2"/>
+      <c r="EH8" s="2"/>
+      <c r="EI8" s="2"/>
+      <c r="EJ8" s="2"/>
+      <c r="EK8" s="2"/>
+    </row>
+    <row r="9" spans="1:141" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="12">
-        <v>833052000</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>1450000000</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2"/>
+      <c r="U9" s="2"/>
+      <c r="V9" s="2"/>
+      <c r="W9" s="2"/>
+      <c r="X9" s="2"/>
+      <c r="Y9" s="2"/>
+      <c r="Z9" s="2"/>
+      <c r="AA9" s="2"/>
+      <c r="AB9" s="2"/>
+      <c r="AC9" s="2"/>
+      <c r="AD9" s="2"/>
+      <c r="AE9" s="2"/>
+      <c r="AF9" s="2"/>
+      <c r="AG9" s="2"/>
+      <c r="AH9" s="2"/>
+      <c r="AI9" s="2"/>
+      <c r="AJ9" s="2"/>
+      <c r="AK9" s="2"/>
+      <c r="AL9" s="2"/>
+      <c r="AM9" s="2"/>
+      <c r="AN9" s="2"/>
+      <c r="AO9" s="2"/>
+      <c r="AP9" s="2"/>
+      <c r="AQ9" s="2"/>
+      <c r="AR9" s="2"/>
+      <c r="AS9" s="2"/>
+      <c r="AT9" s="2"/>
+      <c r="AU9" s="2"/>
+      <c r="AV9" s="2"/>
+      <c r="AW9" s="2"/>
+      <c r="AX9" s="2"/>
+      <c r="AY9" s="2"/>
+      <c r="AZ9" s="2"/>
+      <c r="BA9" s="2"/>
+      <c r="BB9" s="2"/>
+      <c r="BC9" s="2"/>
+      <c r="BD9" s="2"/>
+      <c r="BE9" s="2"/>
+      <c r="BF9" s="2"/>
+      <c r="BG9" s="2"/>
+      <c r="BH9" s="2"/>
+      <c r="BI9" s="2"/>
+      <c r="BJ9" s="2"/>
+      <c r="BK9" s="2"/>
+      <c r="BL9" s="2"/>
+      <c r="BM9" s="2"/>
+      <c r="BN9" s="2"/>
+      <c r="BO9" s="2"/>
+      <c r="BP9" s="2"/>
+      <c r="BQ9" s="2"/>
+      <c r="BR9" s="2"/>
+      <c r="BS9" s="2"/>
+      <c r="BT9" s="2"/>
+      <c r="BU9" s="2"/>
+      <c r="BV9" s="2"/>
+      <c r="BW9" s="2"/>
+      <c r="BX9" s="2"/>
+      <c r="BY9" s="2"/>
+      <c r="BZ9" s="2"/>
+      <c r="CA9" s="2"/>
+      <c r="CB9" s="2"/>
+      <c r="CC9" s="2"/>
+      <c r="CD9" s="2"/>
+      <c r="CE9" s="2"/>
+      <c r="CF9" s="2"/>
+      <c r="CG9" s="2"/>
+      <c r="CH9" s="2"/>
+      <c r="CI9" s="2"/>
+      <c r="CJ9" s="2"/>
+      <c r="CK9" s="2"/>
+      <c r="CL9" s="2"/>
+      <c r="CM9" s="2"/>
+      <c r="CN9" s="2"/>
+      <c r="CO9" s="2"/>
+      <c r="CP9" s="2"/>
+      <c r="CQ9" s="2"/>
+      <c r="CR9" s="2"/>
+      <c r="CS9" s="2"/>
+      <c r="CT9" s="2"/>
+      <c r="CU9" s="2"/>
+      <c r="CV9" s="2"/>
+      <c r="CW9" s="2"/>
+      <c r="CX9" s="2"/>
+      <c r="CY9" s="2"/>
+      <c r="CZ9" s="2"/>
+      <c r="DA9" s="2"/>
+      <c r="DB9" s="2"/>
+      <c r="DC9" s="2"/>
+      <c r="DD9" s="2"/>
+      <c r="DE9" s="2"/>
+      <c r="DF9" s="2"/>
+      <c r="DG9" s="2"/>
+      <c r="DH9" s="2"/>
+      <c r="DI9" s="2"/>
+      <c r="DJ9" s="2"/>
+      <c r="DK9" s="2"/>
+      <c r="DL9" s="2"/>
+      <c r="DM9" s="2"/>
+      <c r="DN9" s="2"/>
+      <c r="DO9" s="2"/>
+      <c r="DP9" s="2"/>
+      <c r="DQ9" s="2"/>
+      <c r="DR9" s="2"/>
+      <c r="DS9" s="2"/>
+      <c r="DT9" s="2"/>
+      <c r="DU9" s="2"/>
+      <c r="DV9" s="2"/>
+      <c r="DW9" s="2"/>
+      <c r="DX9" s="2"/>
+      <c r="DY9" s="2"/>
+      <c r="DZ9" s="2"/>
+      <c r="EA9" s="2"/>
+      <c r="EB9" s="2"/>
+      <c r="EC9" s="2"/>
+      <c r="ED9" s="2"/>
+      <c r="EE9" s="2"/>
+      <c r="EF9" s="2"/>
+      <c r="EG9" s="2"/>
+      <c r="EH9" s="2"/>
+      <c r="EI9" s="2"/>
+      <c r="EJ9" s="2"/>
+      <c r="EK9" s="2"/>
+    </row>
+    <row r="10" spans="1:141" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="12">
-        <v>150000000</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>337500000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:141" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="12">
+        <v>833052000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:141" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B12" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="C12" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="D12" s="4" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="12">
-        <v>637500000</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>150000000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:141" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-    <row r="14" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>2</v>
+      </c>
+      <c r="E13" s="5">
+        <v>60000000000</v>
+      </c>
+      <c r="F13" s="12"/>
+    </row>
+    <row r="14" spans="1:141" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="12">
-        <v>1407550000</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>637500000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:141" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="12">
-        <v>787500000</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:145" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>1218750000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:141" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="12">
-        <v>412500000</v>
+        <v>1407550000</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="12">
-        <v>900000000</v>
+        <v>787500000</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="12">
-        <v>675000000</v>
+        <v>412500000</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="12">
-        <v>1400000000</v>
+        <v>900000000</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>212</v>
+        <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>213</v>
+        <v>49</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="12">
-        <v>222705000</v>
+        <v>675000000</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>212</v>
+        <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>213</v>
+        <v>51</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-      <c r="F21" s="12"/>
+        <v>17</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="12">
+        <v>1400000000</v>
+      </c>
     </row>
     <row r="22" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>53</v>
+        <v>213</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>25</v>
+        <v>207</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="12">
-        <v>1275000000</v>
+        <v>222705000</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>54</v>
+        <v>212</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>6</v>
-[...4 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="E23" s="5">
+        <v>34777295000</v>
+      </c>
+      <c r="F23" s="12"/>
     </row>
     <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="12">
-        <v>375000000</v>
+        <v>1275000000</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="12">
-        <v>80000000</v>
+        <v>1575000000</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="12">
-        <v>1125000000</v>
+        <v>375000000</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="12">
-        <v>975000000</v>
+        <v>80000000</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="12">
-        <v>225000000</v>
+        <v>1125000000</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="12">
-        <v>562500000</v>
+        <v>975000000</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="F30" s="12"/>
+        <v>4</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="12">
+        <v>225000000</v>
+      </c>
     </row>
     <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>161</v>
+        <v>67</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="12">
-        <v>300000000</v>
+        <v>562500000</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="E32" s="5">
+        <v>90000000000</v>
+      </c>
+      <c r="F32" s="12"/>
     </row>
     <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>70</v>
+        <v>160</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>71</v>
+        <v>161</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="12">
-        <v>281250000</v>
+        <v>300000000</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="12">
-        <v>150000000</v>
+        <v>687500000</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="12">
-        <v>750000000</v>
+        <v>281250000</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="12">
-        <v>225000000</v>
+        <v>150000000</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="12">
-        <v>343750000</v>
+        <v>750000000</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="12">
-        <v>625000000</v>
+        <v>225000000</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="12">
-        <v>375000000</v>
+        <v>343750000</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="12">
-        <v>175000000</v>
+        <v>625000000</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="12">
-        <v>480939375</v>
+        <v>375000000</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="12">
-        <v>675000000</v>
+        <v>175000000</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="12">
-        <v>750000000</v>
+        <v>480939375</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="12">
-        <v>375000000</v>
+        <v>675000000</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="12">
-        <v>150000000</v>
+        <v>750000000</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="1" t="s">
-        <v>175</v>
+        <v>214</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>96</v>
+        <v>215</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>97</v>
+        <v>216</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>9</v>
+        <v>207</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="12">
-        <v>393750000</v>
+        <v>194460000</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="1" t="s">
-        <v>175</v>
+        <v>214</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>98</v>
+        <v>215</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>99</v>
+        <v>216</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="E47" s="5">
+        <v>29805540000</v>
+      </c>
+      <c r="F47" s="12"/>
     </row>
     <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>176</v>
+        <v>92</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="12">
-        <v>750000000</v>
+        <v>375000000</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="12">
-        <v>1050000000</v>
+        <v>150000000</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="12">
-        <v>300000000</v>
+        <v>393750000</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="1" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>210</v>
+        <v>98</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>211</v>
+        <v>99</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>207</v>
+        <v>8</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="12">
-        <v>328790000</v>
+        <v>1050000000</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="1" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-      <c r="F52" s="12"/>
+        <v>3</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="12">
+        <v>750000000</v>
+      </c>
     </row>
     <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="12">
-        <v>525000000</v>
+        <v>1050000000</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="12">
-        <v>200000000</v>
+        <v>300000000</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="1" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>108</v>
+        <v>210</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>109</v>
+        <v>211</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>9</v>
+        <v>207</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="12">
-        <v>275000000</v>
+        <v>328790000</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="1" t="s">
-        <v>183</v>
+        <v>209</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>110</v>
+        <v>210</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>111</v>
+        <v>211</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E56" s="5">
+        <v>34671210000</v>
+      </c>
+      <c r="F56" s="12"/>
     </row>
     <row r="57" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="1" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="F57" s="12"/>
+        <v>11</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="12">
+        <v>525000000</v>
+      </c>
     </row>
     <row r="58" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="12">
-        <v>712500000</v>
+        <v>200000000</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="12">
-        <v>187500000</v>
+        <v>275000000</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>189</v>
+        <v>111</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>3</v>
+        <v>184</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="12">
-        <v>275000000</v>
+        <v>743750000</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="1" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="E61" s="5">
+        <v>35000000000</v>
+      </c>
+      <c r="F61" s="12"/>
     </row>
     <row r="62" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="1" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="12">
-        <v>900000000</v>
+        <v>712500000</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="1" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="12">
-        <v>437500000</v>
+        <v>187500000</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64" s="1" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>122</v>
+        <v>188</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>123</v>
+        <v>189</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="12">
-        <v>406250000</v>
+        <v>275000000</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="12">
-        <v>500000000</v>
+        <v>350000000</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="12">
-        <v>515290500</v>
+        <v>900000000</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="12">
-        <v>112500000</v>
+        <v>437500000</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>199</v>
+        <v>123</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="12">
-        <v>425495000</v>
+        <v>406250000</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>198</v>
+        <v>124</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>199</v>
+        <v>125</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-      <c r="F69" s="12"/>
+        <v>12</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="12">
+        <v>500000000</v>
+      </c>
     </row>
     <row r="70" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70" s="1" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="12">
-        <v>337500000</v>
+        <v>515290500</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A71" s="1" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="12">
-        <v>637500000</v>
+        <v>112500000</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A72" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>134</v>
+        <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>135</v>
+        <v>199</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="12">
+        <v>425495000</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A73" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E73" s="5">
+        <v>34574505000</v>
+      </c>
+      <c r="F73" s="12"/>
+    </row>
+    <row r="74" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A74" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="12">
+        <v>337500000</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="12">
+        <v>637500000</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A76" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="12">
         <v>131250000</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A73" s="21" t="s">
+    <row r="77" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B73" s="22"/>
-[...23 lines deleted...]
-      <c r="F75" s="6"/>
+      <c r="B77" s="22"/>
+      <c r="C77" s="22"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="13">
+        <f>SUM(E4:E76)</f>
+        <v>378531245000</v>
+      </c>
+      <c r="F77" s="14">
+        <f>SUM(F4:F76)</f>
+        <v>35254336875</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A78" s="24" t="s">
+        <v>217</v>
+      </c>
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="25"/>
+    </row>
+    <row r="79" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E79" s="6"/>
+      <c r="F79" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A73:D73"/>
-    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="A78:F78"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>