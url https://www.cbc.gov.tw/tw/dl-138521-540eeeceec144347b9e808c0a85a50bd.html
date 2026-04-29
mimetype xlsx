--- v0 (2025-10-10)
+++ v1 (2026-04-29)
@@ -1,69 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BP\division\國際投資部位統計IIP\IIP發函與聯絡名單\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\econb\bp$\BP\division\國際投資部位統計IIP\IIP發函與聯絡名單\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7AE8B01-D5B8-48C3-AE34-A8F0B1E6C02E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="240" windowWidth="14955" windowHeight="7200"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="壽險1" sheetId="4" r:id="rId1"/>
     <sheet name="壽險2" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">壽險1!$A$1:$K$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">壽險2!$A$1:$J$23</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="53">
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>二</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">) </t>
@@ -2061,76 +2067,68 @@
         <charset val="136"/>
       </rPr>
       <t>；惟前述機構不包括僅為資金收付代管性質者。</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>填送本表如有疑問，請洽國際收支統計科，電話：</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(02)2357-1755</t>
+      <t>(02)2357-1784</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>。</t>
-    </r>
-[...6 lines deleted...]
-      <t/>
     </r>
     <phoneticPr fontId="19" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
@@ -3157,245 +3155,251 @@
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般_受託買賣外國有價證券調查表" xfId="1"/>
-    <cellStyle name="一般_國人投資國外期貨調查表" xfId="2"/>
+    <cellStyle name="一般_受託買賣外國有價證券調查表" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般_國人投資國外期貨調查表" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>754380</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>100965</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>2166</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>40640</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Text Box 2"/>
+        <xdr:cNvPr id="2" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12161520" y="619125"/>
           <a:ext cx="1411866" cy="755015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="38100" cmpd="dbl">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
@@ -3448,51 +3452,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>777240</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1080055</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>213361</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Text Box 2"/>
+        <xdr:cNvPr id="2" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10683240" y="518161"/>
           <a:ext cx="1384855" cy="723900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="38100" cmpd="dbl">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
@@ -3907,930 +3917,930 @@
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" topLeftCell="A16" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="55" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.25" style="4" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="22.75" style="4" customWidth="1"/>
+    <col min="1" max="1" width="16.21875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="31.44140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="17.88671875" style="4" customWidth="1"/>
+    <col min="4" max="6" width="15.77734375" style="4" customWidth="1"/>
+    <col min="7" max="7" width="18.44140625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="15.77734375" style="4" customWidth="1"/>
+    <col min="9" max="9" width="18.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="15.77734375" style="4" customWidth="1"/>
+    <col min="12" max="12" width="23.88671875" style="4" customWidth="1"/>
+    <col min="13" max="13" width="22.77734375" style="4" customWidth="1"/>
     <col min="14" max="16384" width="10" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="27.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="110" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="135" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="110"/>
-[...8 lines deleted...]
-      <c r="K1" s="110"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
+      <c r="I1" s="135"/>
+      <c r="J1" s="135"/>
+      <c r="K1" s="135"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
     </row>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="60"/>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="104" t="s">
+    <row r="3" spans="1:13" s="1" customFormat="1" ht="24.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="129" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="104"/>
-[...8 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="B3" s="129"/>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="129"/>
+      <c r="G3" s="129"/>
+      <c r="H3" s="129"/>
+      <c r="I3" s="129"/>
+      <c r="J3" s="129"/>
+      <c r="K3" s="129"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K4" s="104"/>
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="129"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
     </row>
-    <row r="5" spans="1:13" s="33" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="111" t="s">
+    <row r="5" spans="1:13" s="33" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="111"/>
-[...8 lines deleted...]
-      <c r="K5" s="111"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
     </row>
-    <row r="6" spans="1:13" ht="19.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" ht="19.8" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="61" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="58"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="58"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
     </row>
-    <row r="7" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
     </row>
-    <row r="8" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="118" t="s">
+    <row r="9" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="119"/>
-[...1 lines deleted...]
-      <c r="D9" s="105" t="s">
+      <c r="B9" s="111"/>
+      <c r="C9" s="112"/>
+      <c r="D9" s="130" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="106"/>
-[...4 lines deleted...]
-      <c r="J9" s="107"/>
+      <c r="E9" s="131"/>
+      <c r="F9" s="131"/>
+      <c r="G9" s="131"/>
+      <c r="H9" s="131"/>
+      <c r="I9" s="131"/>
+      <c r="J9" s="132"/>
       <c r="K9" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C10" s="123"/>
+    <row r="10" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="113"/>
+      <c r="B10" s="114"/>
+      <c r="C10" s="115"/>
       <c r="D10" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="108" t="s">
+      <c r="E10" s="133" t="s">
         <v>16</v>
       </c>
-      <c r="F10" s="109"/>
+      <c r="F10" s="134"/>
       <c r="G10" s="56" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="55" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="55" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="52" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C11" s="126"/>
+    <row r="11" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="116"/>
+      <c r="B11" s="117"/>
+      <c r="C11" s="118"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="29" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="J11" s="31"/>
       <c r="K11" s="32" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="112" t="s">
+    <row r="12" spans="1:13" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="104" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="127" t="s">
+      <c r="B12" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="128"/>
+      <c r="C12" s="120"/>
       <c r="D12" s="93"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="94"/>
       <c r="H12" s="93"/>
       <c r="I12" s="95"/>
       <c r="J12" s="96"/>
       <c r="K12" s="97"/>
     </row>
-    <row r="13" spans="1:13" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="129" t="s">
+    <row r="13" spans="1:13" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="128"/>
+      <c r="B13" s="121" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="130"/>
+      <c r="C13" s="122"/>
       <c r="D13" s="98"/>
       <c r="E13" s="98"/>
       <c r="F13" s="98"/>
       <c r="G13" s="99"/>
       <c r="H13" s="98"/>
       <c r="I13" s="100"/>
       <c r="J13" s="101"/>
       <c r="K13" s="102"/>
     </row>
-    <row r="14" spans="1:13" ht="28.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="28.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="131" t="s">
+      <c r="B14" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="132"/>
+      <c r="C14" s="124"/>
       <c r="D14" s="67"/>
       <c r="E14" s="67"/>
       <c r="F14" s="67"/>
       <c r="G14" s="68"/>
       <c r="H14" s="67"/>
       <c r="I14" s="69"/>
       <c r="J14" s="70"/>
       <c r="K14" s="71"/>
     </row>
-    <row r="15" spans="1:13" s="11" customFormat="1" ht="28.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="133" t="s">
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="28.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="125" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="134"/>
-[...8 lines deleted...]
-      <c r="K15" s="135"/>
+      <c r="B15" s="126"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="126"/>
+      <c r="E15" s="126"/>
+      <c r="F15" s="126"/>
+      <c r="G15" s="126"/>
+      <c r="H15" s="126"/>
+      <c r="I15" s="126"/>
+      <c r="J15" s="126"/>
+      <c r="K15" s="127"/>
     </row>
-    <row r="16" spans="1:13" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="112" t="s">
+    <row r="16" spans="1:13" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="104" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="114" t="s">
+      <c r="B16" s="106" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="73"/>
       <c r="I16" s="73"/>
       <c r="J16" s="74"/>
       <c r="K16" s="75"/>
     </row>
-    <row r="17" spans="1:11" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B17" s="115"/>
+    <row r="17" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="128"/>
+      <c r="B17" s="107"/>
       <c r="C17" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="76"/>
       <c r="E17" s="76"/>
       <c r="F17" s="76"/>
       <c r="G17" s="76"/>
       <c r="H17" s="77"/>
       <c r="I17" s="77"/>
       <c r="J17" s="78"/>
       <c r="K17" s="103"/>
     </row>
-    <row r="18" spans="1:11" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B18" s="114" t="s">
+    <row r="18" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="128"/>
+      <c r="B18" s="106" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="74"/>
       <c r="K18" s="75"/>
     </row>
-    <row r="19" spans="1:11" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B19" s="115"/>
+    <row r="19" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="128"/>
+      <c r="B19" s="107"/>
       <c r="C19" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="79" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="80"/>
       <c r="F19" s="80"/>
       <c r="G19" s="80"/>
       <c r="H19" s="80"/>
       <c r="I19" s="80"/>
       <c r="J19" s="81"/>
       <c r="K19" s="82"/>
     </row>
-    <row r="20" spans="1:11" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="112" t="s">
+    <row r="20" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="104" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="114" t="s">
+      <c r="B20" s="106" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="73"/>
       <c r="I20" s="73"/>
       <c r="J20" s="74"/>
       <c r="K20" s="75"/>
     </row>
-    <row r="21" spans="1:11" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B21" s="115"/>
+    <row r="21" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="105"/>
+      <c r="B21" s="107"/>
       <c r="C21" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="79" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="80"/>
       <c r="F21" s="80"/>
       <c r="G21" s="80"/>
       <c r="H21" s="80"/>
       <c r="I21" s="80"/>
       <c r="J21" s="81"/>
       <c r="K21" s="82"/>
     </row>
-    <row r="22" spans="1:11" ht="247.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="116" t="s">
+    <row r="22" spans="1:11" ht="247.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="108" t="s">
         <v>46</v>
       </c>
-      <c r="B22" s="117"/>
-[...8 lines deleted...]
-      <c r="K22" s="117"/>
+      <c r="B22" s="109"/>
+      <c r="C22" s="109"/>
+      <c r="D22" s="109"/>
+      <c r="E22" s="109"/>
+      <c r="F22" s="109"/>
+      <c r="G22" s="109"/>
+      <c r="H22" s="109"/>
+      <c r="I22" s="109"/>
+      <c r="J22" s="109"/>
+      <c r="K22" s="109"/>
     </row>
-    <row r="23" spans="1:11" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:11" s="14" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="13"/>
     </row>
-    <row r="24" spans="1:11" s="14" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:11" s="14" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A24" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
     </row>
-    <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="16"/>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
     </row>
-    <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="D9:J9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A5:K5"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A9:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B18:B19"/>
-    <mergeCell ref="A4:K4"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:K5"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.11811023622047245" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="1" max="26" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L23"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" topLeftCell="A11" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" topLeftCell="A3" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.25" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="22.75" style="4" customWidth="1"/>
+    <col min="1" max="1" width="18.21875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" style="4" customWidth="1"/>
+    <col min="4" max="7" width="15.77734375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="21.44140625" style="4" customWidth="1"/>
+    <col min="9" max="10" width="15.77734375" style="4" customWidth="1"/>
+    <col min="11" max="11" width="23.88671875" style="4" customWidth="1"/>
+    <col min="12" max="12" width="22.77734375" style="4" customWidth="1"/>
     <col min="13" max="16384" width="10" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="1" customFormat="1" ht="27.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:12" s="1" customFormat="1" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="137"/>
-[...7 lines deleted...]
-      <c r="J1" s="110"/>
+      <c r="B1" s="151"/>
+      <c r="C1" s="151"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
+      <c r="I1" s="135"/>
+      <c r="J1" s="135"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
     </row>
-    <row r="2" spans="1:12" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J2" s="104"/>
+    <row r="2" spans="1:12" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="152"/>
+      <c r="B2" s="152"/>
+      <c r="C2" s="152"/>
+      <c r="D2" s="129"/>
+      <c r="E2" s="129"/>
+      <c r="F2" s="129"/>
+      <c r="G2" s="129"/>
+      <c r="H2" s="129"/>
+      <c r="I2" s="129"/>
+      <c r="J2" s="129"/>
       <c r="K2" s="51"/>
     </row>
-    <row r="3" spans="1:12" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="138" t="s">
+    <row r="3" spans="1:12" s="1" customFormat="1" ht="24.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="152" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="138"/>
-[...7 lines deleted...]
-      <c r="J3" s="104"/>
+      <c r="B3" s="152"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="129"/>
+      <c r="G3" s="129"/>
+      <c r="H3" s="129"/>
+      <c r="I3" s="129"/>
+      <c r="J3" s="129"/>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="3"/>
     </row>
-    <row r="5" spans="1:12" s="33" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="111" t="s">
+    <row r="5" spans="1:12" s="33" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="111"/>
-[...7 lines deleted...]
-      <c r="J5" s="111"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
     </row>
-    <row r="6" spans="1:12" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:12" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="61" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
     </row>
-    <row r="7" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
     </row>
-    <row r="8" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="8" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="118" t="s">
+    <row r="9" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="110" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="119"/>
-[...1 lines deleted...]
-      <c r="D9" s="108" t="s">
+      <c r="B9" s="111"/>
+      <c r="C9" s="112"/>
+      <c r="D9" s="133" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="106"/>
-[...4 lines deleted...]
-      <c r="J9" s="109"/>
+      <c r="E9" s="131"/>
+      <c r="F9" s="131"/>
+      <c r="G9" s="131"/>
+      <c r="H9" s="131"/>
+      <c r="I9" s="131"/>
+      <c r="J9" s="134"/>
     </row>
-    <row r="10" spans="1:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C10" s="126"/>
+    <row r="10" spans="1:12" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="116"/>
+      <c r="B10" s="117"/>
+      <c r="C10" s="118"/>
       <c r="D10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="55" t="s">
         <v>7</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G10" s="55" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="55" t="s">
         <v>40</v>
       </c>
       <c r="I10" s="20" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="149" t="s">
+    <row r="11" spans="1:12" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="147" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="143" t="s">
+      <c r="B11" s="141" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="144"/>
+      <c r="C11" s="142"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="23"/>
       <c r="J11" s="35"/>
     </row>
-    <row r="12" spans="1:12" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="145" t="s">
+    <row r="12" spans="1:12" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="138"/>
+      <c r="B12" s="143" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="146"/>
+      <c r="C12" s="144"/>
       <c r="D12" s="83"/>
       <c r="E12" s="83"/>
       <c r="F12" s="83"/>
       <c r="G12" s="84"/>
       <c r="H12" s="85"/>
       <c r="I12" s="86"/>
       <c r="J12" s="87"/>
     </row>
-    <row r="13" spans="1:12" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="141" t="s">
+    <row r="13" spans="1:12" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="143" t="s">
+      <c r="B13" s="141" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="144"/>
+      <c r="C13" s="142"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="23"/>
       <c r="J13" s="35"/>
     </row>
-    <row r="14" spans="1:12" ht="29.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B14" s="147" t="s">
+    <row r="14" spans="1:12" ht="29.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="140"/>
+      <c r="B14" s="145" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="148"/>
+      <c r="C14" s="146"/>
       <c r="D14" s="88"/>
       <c r="E14" s="88"/>
       <c r="F14" s="88"/>
       <c r="G14" s="89"/>
       <c r="H14" s="90"/>
       <c r="I14" s="91"/>
       <c r="J14" s="92"/>
     </row>
-    <row r="15" spans="1:12" s="11" customFormat="1" ht="48.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="150" t="s">
+    <row r="15" spans="1:12" s="11" customFormat="1" ht="48.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="148" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="151"/>
-[...7 lines deleted...]
-      <c r="J15" s="152"/>
+      <c r="B15" s="149"/>
+      <c r="C15" s="149"/>
+      <c r="D15" s="149"/>
+      <c r="E15" s="149"/>
+      <c r="F15" s="149"/>
+      <c r="G15" s="149"/>
+      <c r="H15" s="149"/>
+      <c r="I15" s="149"/>
+      <c r="J15" s="150"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
     </row>
-    <row r="16" spans="1:12" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="149" t="s">
+    <row r="16" spans="1:12" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="147" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="139" t="s">
+      <c r="B16" s="137" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="53" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="42"/>
       <c r="E16" s="43"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="44"/>
       <c r="I16" s="45"/>
       <c r="J16" s="46"/>
     </row>
-    <row r="17" spans="1:10" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B17" s="140"/>
+    <row r="17" spans="1:10" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="138"/>
+      <c r="B17" s="138"/>
       <c r="C17" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="62"/>
       <c r="E17" s="63"/>
       <c r="F17" s="62"/>
       <c r="G17" s="62"/>
       <c r="H17" s="64"/>
       <c r="I17" s="65"/>
       <c r="J17" s="66"/>
     </row>
-    <row r="18" spans="1:10" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="141" t="s">
+    <row r="18" spans="1:10" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="139" t="s">
+      <c r="B18" s="137" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="54" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="39"/>
       <c r="I18" s="40"/>
       <c r="J18" s="41"/>
     </row>
-    <row r="19" spans="1:10" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B19" s="140"/>
+    <row r="19" spans="1:10" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="140"/>
+      <c r="B19" s="138"/>
       <c r="C19" s="25" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="47" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
       <c r="H19" s="48"/>
       <c r="I19" s="49"/>
       <c r="J19" s="50"/>
     </row>
-    <row r="20" spans="1:10" ht="105.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="117" t="s">
+    <row r="20" spans="1:10" ht="105.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="116"/>
-[...7 lines deleted...]
-      <c r="J20" s="117"/>
+      <c r="B20" s="108"/>
+      <c r="C20" s="108"/>
+      <c r="D20" s="109"/>
+      <c r="E20" s="109"/>
+      <c r="F20" s="109"/>
+      <c r="G20" s="109"/>
+      <c r="H20" s="109"/>
+      <c r="I20" s="109"/>
+      <c r="J20" s="109"/>
     </row>
-    <row r="21" spans="1:10" s="14" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" s="14" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A21" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="26"/>
       <c r="E21" s="13"/>
     </row>
-    <row r="22" spans="1:10" s="14" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:10" s="14" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A22" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
     </row>
-    <row r="23" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="D9:J9"/>
+    <mergeCell ref="A9:C10"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A20:J20"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:J15"/>
-    <mergeCell ref="A1:J1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A9:C10"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.11811023622047245" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>已命名的範圍</vt:lpstr>
+        <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>壽險1</vt:lpstr>
       <vt:lpstr>壽險2</vt:lpstr>
       <vt:lpstr>壽險1!Print_Area</vt:lpstr>
       <vt:lpstr>壽險2!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cbc</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>黃惠君</dc:creator>