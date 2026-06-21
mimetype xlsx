--- v0 (2025-10-10)
+++ v1 (2026-06-21)
@@ -1,73 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\econb\bp$\BP\division\國際投資部位統計IIP\IIP編製 Account\新聞稿\2024\Statistics-BPM6\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BP\division\國際投資部位統計IIP\IIP編製 Account\新聞稿\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4F29B8F-A005-4970-B399-548448898BBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="165" windowWidth="12120" windowHeight="7875"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="簡表" sheetId="4" r:id="rId1"/>
     <sheet name="明細表" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">明細表!$A$1:$AC$113</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">簡表!$A$1:$AC$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">明細表!$A$1:$AD$113</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">簡表!$A$1:$AD$33</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="145621"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1738" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1755" uniqueCount="87">
   <si>
     <t>證券投資</t>
   </si>
   <si>
     <t>其他投資</t>
   </si>
   <si>
     <t>政府</t>
   </si>
   <si>
     <t>準備資產</t>
   </si>
   <si>
     <t>借款</t>
   </si>
   <si>
     <t>現金與存款</t>
   </si>
   <si>
     <t>負債</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>說明：</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -171,99 +177,50 @@
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>負債合計</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>淨資產</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>4.</t>
-[...47 lines deleted...]
-    <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">因目前我國對外直接投資企業在當地國掛牌上市之家數很少，故對外直接投資存量係按淨值計價，未做市價評估；
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
@@ -304,99 +261,50 @@
   </si>
   <si>
     <t>負債合計</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>說明：</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>淨資產</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>因目前我國對外直接投資企業在當地國掛牌上市之家數很少，故對外直接投資存量係按淨值計價，未做市價評估；非居民來台直接投資則按被投資對象分別以市價法及淨值法計算。</t>
-    </r>
-[...47 lines deleted...]
-      <t>應付款。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>衍生金融商品</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>衍生金融商品</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1. "…. " </t>
@@ -705,57 +613,60 @@
   <si>
     <t>106年底</t>
   </si>
   <si>
     <t>107年底</t>
   </si>
   <si>
     <t>108年底</t>
   </si>
   <si>
     <t>109年底</t>
   </si>
   <si>
     <t>110年底</t>
   </si>
   <si>
     <t>111年底</t>
   </si>
   <si>
     <t>112年底</t>
   </si>
   <si>
     <t>113年底</t>
   </si>
   <si>
+    <t>114年底</t>
+  </si>
+  <si>
     <t>....</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="146" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
@@ -3337,325 +3248,325 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="1"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3792,428 +3703,430 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="50" zoomScaleNormal="80" zoomScaleSheetLayoutView="50" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E1" sqref="E1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="AC29" sqref="AC29"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.25" style="1" customWidth="1"/>
     <col min="2" max="3" width="4" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.625" style="1" customWidth="1"/>
     <col min="6" max="9" width="10.625" style="2" customWidth="1"/>
     <col min="10" max="14" width="10.625" style="69" customWidth="1"/>
-    <col min="15" max="22" width="11.25" style="69" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="37" width="10.625" style="1" customWidth="1"/>
+    <col min="15" max="22" width="12.5" style="69" bestFit="1" customWidth="1"/>
+    <col min="23" max="30" width="12.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="31" max="37" width="10.625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="289" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="290"/>
       <c r="C1" s="290"/>
       <c r="D1" s="290"/>
       <c r="E1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="L1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="N1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="O1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="P1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Q1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="S1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="T1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="V1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="W1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="X1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Y1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Z1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AA1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AB1" s="290" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AC1" s="290" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>53</v>
+      </c>
+      <c r="AD1" s="290" t="s">
+        <v>53</v>
       </c>
       <c r="AE1" s="103" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF1" s="103" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AG1" s="103" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AH1" s="103" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AI1" s="103" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AJ1" s="103" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AK1" s="103" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:38" s="105" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="104"/>
       <c r="B2" s="107"/>
       <c r="C2" s="107"/>
       <c r="D2" s="107"/>
       <c r="E2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="L2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="N2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="O2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="P2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Q2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="S2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="T2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="V2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="W2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="X2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Y2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Z2" s="107" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>53</v>
+      </c>
+      <c r="AA2" s="107" t="s">
+        <v>53</v>
       </c>
       <c r="AB2" s="291" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AC2" s="291" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>53</v>
+      </c>
+      <c r="AD2" s="291" t="s">
+        <v>53</v>
       </c>
       <c r="AE2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AG2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AH2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AI2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AJ2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AK2" s="107" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:38" s="3" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="39"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="41"/>
       <c r="E3" s="113" t="s">
+        <v>60</v>
+      </c>
+      <c r="F3" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="G3" s="113" t="s">
         <v>62</v>
       </c>
-      <c r="F3" s="113" t="s">
+      <c r="H3" s="113" t="s">
         <v>63</v>
       </c>
-      <c r="G3" s="113" t="s">
+      <c r="I3" s="113" t="s">
         <v>64</v>
       </c>
-      <c r="H3" s="113" t="s">
+      <c r="J3" s="113" t="s">
         <v>65</v>
       </c>
-      <c r="I3" s="113" t="s">
+      <c r="K3" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="J3" s="113" t="s">
+      <c r="L3" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="K3" s="113" t="s">
+      <c r="M3" s="113" t="s">
         <v>68</v>
       </c>
-      <c r="L3" s="113" t="s">
+      <c r="N3" s="113" t="s">
         <v>69</v>
       </c>
-      <c r="M3" s="113" t="s">
+      <c r="O3" s="113" t="s">
         <v>70</v>
       </c>
-      <c r="N3" s="113" t="s">
+      <c r="P3" s="113" t="s">
         <v>71</v>
       </c>
-      <c r="O3" s="113" t="s">
+      <c r="Q3" s="113" t="s">
         <v>72</v>
       </c>
-      <c r="P3" s="113" t="s">
+      <c r="R3" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="Q3" s="113" t="s">
+      <c r="S3" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="R3" s="113" t="s">
+      <c r="T3" s="113" t="s">
         <v>75</v>
       </c>
-      <c r="S3" s="113" t="s">
+      <c r="U3" s="113" t="s">
         <v>76</v>
       </c>
-      <c r="T3" s="113" t="s">
+      <c r="V3" s="113" t="s">
         <v>77</v>
       </c>
-      <c r="U3" s="113" t="s">
+      <c r="W3" s="113" t="s">
         <v>78</v>
       </c>
-      <c r="V3" s="113" t="s">
+      <c r="X3" s="113" t="s">
         <v>79</v>
       </c>
-      <c r="W3" s="113" t="s">
+      <c r="Y3" s="113" t="s">
         <v>80</v>
       </c>
-      <c r="X3" s="113" t="s">
+      <c r="Z3" s="113" t="s">
         <v>81</v>
       </c>
-      <c r="Y3" s="113" t="s">
+      <c r="AA3" s="113" t="s">
         <v>82</v>
       </c>
-      <c r="Z3" s="113" t="s">
+      <c r="AB3" s="113" t="s">
         <v>83</v>
       </c>
-      <c r="AA3" s="113" t="s">
+      <c r="AC3" s="113" t="s">
         <v>84</v>
       </c>
-      <c r="AB3" s="113" t="s">
+      <c r="AD3" s="113" t="s">
         <v>85</v>
       </c>
-      <c r="AC3" s="113" t="s">
-[...3 lines deleted...]
-      <c r="AE3" s="156"/>
+      <c r="AE3" s="157"/>
       <c r="AF3" s="156"/>
       <c r="AG3" s="156"/>
       <c r="AH3" s="156"/>
       <c r="AI3" s="156"/>
       <c r="AJ3" s="156"/>
       <c r="AK3" s="156"/>
       <c r="AL3" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:38" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="42"/>
       <c r="C4" s="42"/>
       <c r="D4" s="43"/>
       <c r="E4" s="114"/>
       <c r="F4" s="114"/>
       <c r="G4" s="114"/>
       <c r="H4" s="114"/>
       <c r="I4" s="114"/>
       <c r="J4" s="114"/>
       <c r="K4" s="114"/>
       <c r="L4" s="114"/>
       <c r="M4" s="114"/>
       <c r="N4" s="114"/>
       <c r="O4" s="114"/>
       <c r="P4" s="114"/>
       <c r="Q4" s="114"/>
       <c r="R4" s="114"/>
       <c r="S4" s="114"/>
       <c r="T4" s="114"/>
       <c r="U4" s="114"/>
       <c r="V4" s="114"/>
       <c r="W4" s="114"/>
       <c r="X4" s="114"/>
       <c r="Y4" s="114"/>
       <c r="Z4" s="114"/>
       <c r="AA4" s="114"/>
       <c r="AB4" s="114"/>
       <c r="AC4" s="114"/>
-      <c r="AD4" s="158"/>
-      <c r="AE4" s="156"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="158"/>
       <c r="AF4" s="156"/>
       <c r="AG4" s="156"/>
       <c r="AH4" s="156"/>
       <c r="AI4" s="156"/>
       <c r="AJ4" s="156"/>
       <c r="AK4" s="156"/>
       <c r="AL4" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B5" s="46"/>
       <c r="C5" s="46"/>
       <c r="D5" s="47"/>
       <c r="E5" s="114">
         <v>66655</v>
       </c>
       <c r="F5" s="114">
         <v>70758</v>
       </c>
       <c r="G5" s="114">
         <v>76850</v>
       </c>
       <c r="H5" s="114">
         <v>84096</v>
       </c>
       <c r="I5" s="114">
         <v>91265</v>
       </c>
       <c r="J5" s="114">
         <v>103332</v>
       </c>
       <c r="K5" s="114">
         <v>122727</v>
       </c>
@@ -4247,68 +4160,70 @@
       <c r="U5" s="114">
         <v>308831</v>
       </c>
       <c r="V5" s="114">
         <v>321819</v>
       </c>
       <c r="W5" s="114">
         <v>350510</v>
       </c>
       <c r="X5" s="114">
         <v>368040</v>
       </c>
       <c r="Y5" s="114">
         <v>400725</v>
       </c>
       <c r="Z5" s="114">
         <v>450961</v>
       </c>
       <c r="AA5" s="114">
         <v>450919</v>
       </c>
       <c r="AB5" s="114">
         <v>500082</v>
       </c>
       <c r="AC5" s="114">
-        <v>567278</v>
-[...2 lines deleted...]
-      <c r="AE5" s="156"/>
+        <v>571022</v>
+      </c>
+      <c r="AD5" s="114">
+        <v>628635</v>
+      </c>
+      <c r="AE5" s="159"/>
       <c r="AF5" s="156"/>
       <c r="AG5" s="156"/>
       <c r="AH5" s="156"/>
       <c r="AI5" s="156"/>
       <c r="AJ5" s="156"/>
       <c r="AK5" s="156"/>
       <c r="AL5" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C6" s="35"/>
       <c r="D6" s="36"/>
       <c r="E6" s="114">
         <v>63901</v>
       </c>
       <c r="F6" s="114">
         <v>67917</v>
       </c>
       <c r="G6" s="114">
         <v>73938</v>
       </c>
       <c r="H6" s="114">
         <v>81137</v>
       </c>
       <c r="I6" s="114">
         <v>88263</v>
       </c>
       <c r="J6" s="114">
         <v>100273</v>
       </c>
       <c r="K6" s="114">
         <v>119132</v>
       </c>
       <c r="L6" s="114">
@@ -4341,68 +4256,70 @@
       <c r="U6" s="114">
         <v>303205</v>
       </c>
       <c r="V6" s="114">
         <v>315377</v>
       </c>
       <c r="W6" s="114">
         <v>343441</v>
       </c>
       <c r="X6" s="114">
         <v>359944</v>
       </c>
       <c r="Y6" s="114">
         <v>392071</v>
       </c>
       <c r="Z6" s="114">
         <v>441433</v>
       </c>
       <c r="AA6" s="114">
         <v>439630</v>
       </c>
       <c r="AB6" s="114">
         <v>489024</v>
       </c>
       <c r="AC6" s="114">
-        <v>555832</v>
-[...2 lines deleted...]
-      <c r="AE6" s="156"/>
+        <v>559576</v>
+      </c>
+      <c r="AD6" s="114">
+        <v>612205</v>
+      </c>
+      <c r="AE6" s="160"/>
       <c r="AF6" s="156"/>
       <c r="AG6" s="156"/>
       <c r="AH6" s="156"/>
       <c r="AI6" s="156"/>
       <c r="AJ6" s="156"/>
       <c r="AK6" s="156"/>
       <c r="AL6" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C7" s="35"/>
       <c r="D7" s="36"/>
       <c r="E7" s="114">
         <v>2754</v>
       </c>
       <c r="F7" s="114">
         <v>2841</v>
       </c>
       <c r="G7" s="114">
         <v>2912</v>
       </c>
       <c r="H7" s="114">
         <v>2959</v>
       </c>
       <c r="I7" s="114">
         <v>3002</v>
       </c>
       <c r="J7" s="114">
         <v>3059</v>
       </c>
       <c r="K7" s="114">
         <v>3595</v>
       </c>
       <c r="L7" s="114">
@@ -4437,254 +4354,260 @@
       </c>
       <c r="V7" s="114">
         <v>6442</v>
       </c>
       <c r="W7" s="114">
         <v>7069</v>
       </c>
       <c r="X7" s="114">
         <v>8096</v>
       </c>
       <c r="Y7" s="114">
         <v>8654</v>
       </c>
       <c r="Z7" s="114">
         <v>9528</v>
       </c>
       <c r="AA7" s="114">
         <v>11289</v>
       </c>
       <c r="AB7" s="114">
         <v>11058</v>
       </c>
       <c r="AC7" s="114">
         <v>11446</v>
       </c>
-      <c r="AD7" s="161"/>
-      <c r="AE7" s="156"/>
+      <c r="AD7" s="114">
+        <v>16430</v>
+      </c>
+      <c r="AE7" s="161"/>
       <c r="AF7" s="156"/>
       <c r="AG7" s="156"/>
       <c r="AH7" s="156"/>
       <c r="AI7" s="156"/>
       <c r="AJ7" s="156"/>
       <c r="AK7" s="156"/>
       <c r="AL7" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="36"/>
       <c r="E8" s="114">
-        <v>28683</v>
+        <v>28570</v>
       </c>
       <c r="F8" s="114">
-        <v>38600</v>
+        <v>38433</v>
       </c>
       <c r="G8" s="114">
-        <v>58203</v>
+        <v>58105</v>
       </c>
       <c r="H8" s="114">
-        <v>101570</v>
+        <v>101349</v>
       </c>
       <c r="I8" s="114">
-        <v>122056</v>
+        <v>121916</v>
       </c>
       <c r="J8" s="114">
-        <v>147344</v>
+        <v>147138</v>
       </c>
       <c r="K8" s="114">
-        <v>196388</v>
+        <v>196095</v>
       </c>
       <c r="L8" s="114">
-        <v>247278</v>
+        <v>246900</v>
       </c>
       <c r="M8" s="114">
-        <v>187283</v>
+        <v>187152</v>
       </c>
       <c r="N8" s="114">
-        <v>241181</v>
+        <v>239828</v>
       </c>
       <c r="O8" s="114">
-        <v>302927</v>
+        <v>299778</v>
       </c>
       <c r="P8" s="114">
-        <v>305254</v>
+        <v>303144</v>
       </c>
       <c r="Q8" s="114">
-        <v>389840</v>
+        <v>386421</v>
       </c>
       <c r="R8" s="114">
-        <v>436153</v>
+        <v>431367</v>
       </c>
       <c r="S8" s="114">
-        <v>498829</v>
+        <v>494393</v>
       </c>
       <c r="T8" s="114">
-        <v>552346</v>
+        <v>548157</v>
       </c>
       <c r="U8" s="114">
-        <v>654541</v>
+        <v>646216</v>
       </c>
       <c r="V8" s="114">
-        <v>814459</v>
+        <v>801792</v>
       </c>
       <c r="W8" s="114">
-        <v>868151</v>
+        <v>856837</v>
       </c>
       <c r="X8" s="114">
-        <v>1021425</v>
+        <v>1007396</v>
       </c>
       <c r="Y8" s="114">
-        <v>1156453</v>
+        <v>1143010</v>
       </c>
       <c r="Z8" s="114">
-        <v>1288371</v>
+        <v>1260856</v>
       </c>
       <c r="AA8" s="114">
-        <v>1214980</v>
+        <v>1187722</v>
       </c>
       <c r="AB8" s="114">
-        <v>1365172</v>
+        <v>1322074</v>
       </c>
       <c r="AC8" s="114">
-        <v>1457685</v>
-[...2 lines deleted...]
-      <c r="AE8" s="156"/>
+        <v>1409999</v>
+      </c>
+      <c r="AD8" s="114">
+        <v>1529057</v>
+      </c>
+      <c r="AE8" s="162"/>
       <c r="AF8" s="156"/>
       <c r="AG8" s="156"/>
       <c r="AH8" s="156"/>
       <c r="AI8" s="156"/>
       <c r="AJ8" s="156"/>
       <c r="AK8" s="156"/>
       <c r="AL8" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
       <c r="B9" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C9" s="35"/>
       <c r="D9" s="36"/>
       <c r="E9" s="114">
-        <v>12478</v>
+        <v>12365</v>
       </c>
       <c r="F9" s="114">
-        <v>18516</v>
+        <v>18349</v>
       </c>
       <c r="G9" s="114">
-        <v>22896</v>
+        <v>22798</v>
       </c>
       <c r="H9" s="114">
-        <v>38467</v>
+        <v>38246</v>
       </c>
       <c r="I9" s="114">
-        <v>40127</v>
+        <v>39987</v>
       </c>
       <c r="J9" s="114">
-        <v>46351</v>
+        <v>46145</v>
       </c>
       <c r="K9" s="114">
-        <v>87848</v>
+        <v>87555</v>
       </c>
       <c r="L9" s="114">
-        <v>136908</v>
+        <v>136530</v>
       </c>
       <c r="M9" s="114">
-        <v>68672</v>
+        <v>68541</v>
       </c>
       <c r="N9" s="114">
-        <v>107422</v>
+        <v>106069</v>
       </c>
       <c r="O9" s="114">
-        <v>137848</v>
+        <v>134699</v>
       </c>
       <c r="P9" s="114">
-        <v>126088</v>
+        <v>123978</v>
       </c>
       <c r="Q9" s="114">
-        <v>162575</v>
+        <v>159156</v>
       </c>
       <c r="R9" s="114">
-        <v>171772</v>
+        <v>166986</v>
       </c>
       <c r="S9" s="114">
-        <v>193321</v>
+        <v>188885</v>
       </c>
       <c r="T9" s="114">
-        <v>195610</v>
+        <v>191421</v>
       </c>
       <c r="U9" s="114">
-        <v>208617</v>
+        <v>200292</v>
       </c>
       <c r="V9" s="114">
-        <v>267482</v>
+        <v>254815</v>
       </c>
       <c r="W9" s="114">
-        <v>246736</v>
+        <v>235422</v>
       </c>
       <c r="X9" s="114">
-        <v>288868</v>
+        <v>274839</v>
       </c>
       <c r="Y9" s="114">
-        <v>324537</v>
+        <v>311094</v>
       </c>
       <c r="Z9" s="114">
-        <v>389311</v>
+        <v>361796</v>
       </c>
       <c r="AA9" s="114">
-        <v>319376</v>
+        <v>292085</v>
       </c>
       <c r="AB9" s="114">
-        <v>376016</v>
+        <v>332918</v>
       </c>
       <c r="AC9" s="114">
-        <v>421722</v>
-[...2 lines deleted...]
-      <c r="AE9" s="156"/>
+        <v>373890</v>
+      </c>
+      <c r="AD9" s="114">
+        <v>437272</v>
+      </c>
+      <c r="AE9" s="163"/>
       <c r="AF9" s="156"/>
       <c r="AG9" s="156"/>
       <c r="AH9" s="156"/>
       <c r="AI9" s="156"/>
       <c r="AJ9" s="156"/>
       <c r="AK9" s="156"/>
       <c r="AL9" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C10" s="35"/>
       <c r="D10" s="36"/>
       <c r="E10" s="114">
         <v>16205</v>
       </c>
       <c r="F10" s="114">
         <v>20084</v>
       </c>
       <c r="G10" s="114">
         <v>35307</v>
       </c>
       <c r="H10" s="114">
         <v>63103</v>
       </c>
       <c r="I10" s="114">
         <v>81929</v>
       </c>
       <c r="J10" s="114">
         <v>100993</v>
       </c>
       <c r="K10" s="114">
         <v>108540</v>
       </c>
       <c r="L10" s="114">
@@ -4711,85 +4634,87 @@
       <c r="S10" s="114">
         <v>305508</v>
       </c>
       <c r="T10" s="114">
         <v>356736</v>
       </c>
       <c r="U10" s="114">
         <v>445924</v>
       </c>
       <c r="V10" s="114">
         <v>546977</v>
       </c>
       <c r="W10" s="114">
         <v>621415</v>
       </c>
       <c r="X10" s="114">
         <v>732557</v>
       </c>
       <c r="Y10" s="114">
         <v>831916</v>
       </c>
       <c r="Z10" s="114">
         <v>899060</v>
       </c>
       <c r="AA10" s="114">
-        <v>895604</v>
+        <v>895637</v>
       </c>
       <c r="AB10" s="114">
         <v>989156</v>
       </c>
       <c r="AC10" s="114">
-        <v>1035963</v>
-[...2 lines deleted...]
-      <c r="AE10" s="156"/>
+        <v>1036109</v>
+      </c>
+      <c r="AD10" s="114">
+        <v>1091785</v>
+      </c>
+      <c r="AE10" s="164"/>
       <c r="AF10" s="156"/>
       <c r="AG10" s="156"/>
       <c r="AH10" s="156"/>
       <c r="AI10" s="156"/>
       <c r="AJ10" s="156"/>
       <c r="AK10" s="156"/>
       <c r="AL10" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="48" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B11" s="49"/>
       <c r="C11" s="49"/>
       <c r="D11" s="50"/>
       <c r="E11" s="114">
         <v>1</v>
       </c>
       <c r="F11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H11" s="114">
         <v>20</v>
       </c>
       <c r="I11" s="114">
         <v>117</v>
       </c>
       <c r="J11" s="114">
         <v>2531</v>
       </c>
       <c r="K11" s="114">
         <v>1949</v>
       </c>
       <c r="L11" s="114">
         <v>3555</v>
       </c>
       <c r="M11" s="114">
         <v>13606</v>
       </c>
       <c r="N11" s="114">
         <v>10089</v>
       </c>
       <c r="O11" s="114">
         <v>11359</v>
       </c>
@@ -4813,254 +4738,260 @@
       </c>
       <c r="V11" s="114">
         <v>4067</v>
       </c>
       <c r="W11" s="114">
         <v>3840</v>
       </c>
       <c r="X11" s="114">
         <v>5949</v>
       </c>
       <c r="Y11" s="114">
         <v>8957</v>
       </c>
       <c r="Z11" s="114">
         <v>4658</v>
       </c>
       <c r="AA11" s="114">
         <v>9027</v>
       </c>
       <c r="AB11" s="114">
         <v>9773</v>
       </c>
       <c r="AC11" s="114">
         <v>8284</v>
       </c>
-      <c r="AD11" s="165"/>
-      <c r="AE11" s="156"/>
+      <c r="AD11" s="114">
+        <v>6700</v>
+      </c>
+      <c r="AE11" s="165"/>
       <c r="AF11" s="156"/>
       <c r="AG11" s="156"/>
       <c r="AH11" s="156"/>
       <c r="AI11" s="156"/>
       <c r="AJ11" s="156"/>
       <c r="AK11" s="156"/>
       <c r="AL11" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="286" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="287"/>
       <c r="C12" s="287"/>
       <c r="D12" s="288"/>
       <c r="E12" s="114">
         <v>67343</v>
       </c>
       <c r="F12" s="114">
         <v>73944</v>
       </c>
       <c r="G12" s="114">
         <v>68727</v>
       </c>
       <c r="H12" s="114">
         <v>72686</v>
       </c>
       <c r="I12" s="114">
         <v>106769</v>
       </c>
       <c r="J12" s="114">
         <v>125192</v>
       </c>
       <c r="K12" s="114">
         <v>144554</v>
       </c>
       <c r="L12" s="114">
         <v>175623</v>
       </c>
       <c r="M12" s="114">
         <v>187178</v>
       </c>
       <c r="N12" s="114">
         <v>199910</v>
       </c>
       <c r="O12" s="114">
         <v>223071</v>
       </c>
       <c r="P12" s="114">
         <v>245248</v>
       </c>
       <c r="Q12" s="114">
         <v>267777</v>
       </c>
       <c r="R12" s="114">
-        <v>325343</v>
+        <v>325395</v>
       </c>
       <c r="S12" s="114">
-        <v>359847</v>
+        <v>359920</v>
       </c>
       <c r="T12" s="114">
-        <v>384388</v>
+        <v>384483</v>
       </c>
       <c r="U12" s="114">
-        <v>386698</v>
+        <v>386815</v>
       </c>
       <c r="V12" s="114">
-        <v>413378</v>
+        <v>413503</v>
       </c>
       <c r="W12" s="114">
-        <v>388450</v>
+        <v>388630</v>
       </c>
       <c r="X12" s="114">
-        <v>404911</v>
+        <v>405047</v>
       </c>
       <c r="Y12" s="114">
-        <v>420507</v>
+        <v>420642</v>
       </c>
       <c r="Z12" s="114">
-        <v>430756</v>
+        <v>430903</v>
       </c>
       <c r="AA12" s="114">
-        <v>427102</v>
+        <v>427247</v>
       </c>
       <c r="AB12" s="114">
-        <v>436084</v>
+        <v>436276</v>
       </c>
       <c r="AC12" s="114">
-        <v>420215</v>
-[...2 lines deleted...]
-      <c r="AE12" s="156"/>
+        <v>420536</v>
+      </c>
+      <c r="AD12" s="114">
+        <v>495120</v>
+      </c>
+      <c r="AE12" s="166"/>
       <c r="AF12" s="156"/>
       <c r="AG12" s="156"/>
       <c r="AH12" s="156"/>
       <c r="AI12" s="156"/>
       <c r="AJ12" s="156"/>
       <c r="AK12" s="156"/>
       <c r="AL12" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="51"/>
       <c r="B13" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C13" s="52"/>
       <c r="D13" s="53"/>
       <c r="E13" s="114">
         <v>35</v>
       </c>
       <c r="F13" s="114">
         <v>34</v>
       </c>
       <c r="G13" s="114">
         <v>37</v>
       </c>
       <c r="H13" s="114">
         <v>40</v>
       </c>
       <c r="I13" s="114">
         <v>42</v>
       </c>
       <c r="J13" s="114">
         <v>39</v>
       </c>
       <c r="K13" s="114">
         <v>41</v>
       </c>
       <c r="L13" s="114">
         <v>43</v>
       </c>
       <c r="M13" s="114">
         <v>42</v>
       </c>
       <c r="N13" s="114">
         <v>42</v>
       </c>
       <c r="O13" s="114">
         <v>89</v>
       </c>
       <c r="P13" s="114">
         <v>89</v>
       </c>
       <c r="Q13" s="114">
         <v>89</v>
       </c>
       <c r="R13" s="114">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="S13" s="114">
-        <v>84</v>
+        <v>157</v>
       </c>
       <c r="T13" s="114">
-        <v>80</v>
+        <v>175</v>
       </c>
       <c r="U13" s="114">
-        <v>78</v>
+        <v>195</v>
       </c>
       <c r="V13" s="114">
-        <v>82</v>
+        <v>207</v>
       </c>
       <c r="W13" s="114">
-        <v>80</v>
+        <v>205</v>
       </c>
       <c r="X13" s="114">
-        <v>80</v>
+        <v>205</v>
       </c>
       <c r="Y13" s="114">
-        <v>83</v>
+        <v>208</v>
       </c>
       <c r="Z13" s="114">
-        <v>81</v>
+        <v>215</v>
       </c>
       <c r="AA13" s="114">
-        <v>77</v>
+        <v>219</v>
       </c>
       <c r="AB13" s="114">
-        <v>78</v>
+        <v>229</v>
       </c>
       <c r="AC13" s="114">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="AE13" s="156"/>
+        <v>235</v>
+      </c>
+      <c r="AD13" s="114">
+        <v>247</v>
+      </c>
+      <c r="AE13" s="167"/>
       <c r="AF13" s="156"/>
       <c r="AG13" s="156"/>
       <c r="AH13" s="156"/>
       <c r="AI13" s="156"/>
       <c r="AJ13" s="156"/>
       <c r="AK13" s="156"/>
       <c r="AL13" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="54"/>
       <c r="B14" s="12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C14" s="55"/>
       <c r="D14" s="56"/>
       <c r="E14" s="114">
         <v>67308</v>
       </c>
       <c r="F14" s="114">
         <v>73910</v>
       </c>
       <c r="G14" s="114">
         <v>68690</v>
       </c>
       <c r="H14" s="114">
         <v>72646</v>
       </c>
       <c r="I14" s="114">
         <v>106727</v>
       </c>
       <c r="J14" s="114">
         <v>125153</v>
       </c>
       <c r="K14" s="114">
         <v>144513</v>
       </c>
       <c r="L14" s="114">
@@ -5075,80 +5006,82 @@
       <c r="O14" s="114">
         <v>222982</v>
       </c>
       <c r="P14" s="114">
         <v>245159</v>
       </c>
       <c r="Q14" s="114">
         <v>267688</v>
       </c>
       <c r="R14" s="114">
         <v>325254</v>
       </c>
       <c r="S14" s="114">
         <v>359763</v>
       </c>
       <c r="T14" s="114">
         <v>384308</v>
       </c>
       <c r="U14" s="114">
         <v>386620</v>
       </c>
       <c r="V14" s="114">
         <v>413296</v>
       </c>
       <c r="W14" s="114">
-        <v>388370</v>
+        <v>388425</v>
       </c>
       <c r="X14" s="114">
-        <v>404831</v>
+        <v>404842</v>
       </c>
       <c r="Y14" s="114">
-        <v>420424</v>
+        <v>420434</v>
       </c>
       <c r="Z14" s="114">
-        <v>430675</v>
+        <v>430688</v>
       </c>
       <c r="AA14" s="114">
-        <v>427025</v>
+        <v>427028</v>
       </c>
       <c r="AB14" s="114">
-        <v>436006</v>
+        <v>436047</v>
       </c>
       <c r="AC14" s="114">
-        <v>420140</v>
-[...2 lines deleted...]
-      <c r="AE14" s="156"/>
+        <v>420301</v>
+      </c>
+      <c r="AD14" s="114">
+        <v>494873</v>
+      </c>
+      <c r="AE14" s="168"/>
       <c r="AF14" s="156"/>
       <c r="AG14" s="156"/>
       <c r="AH14" s="156"/>
       <c r="AI14" s="156"/>
       <c r="AJ14" s="156"/>
       <c r="AK14" s="156"/>
       <c r="AL14" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="35"/>
       <c r="C15" s="35"/>
       <c r="D15" s="36"/>
       <c r="E15" s="114">
         <v>111370</v>
       </c>
       <c r="F15" s="114">
         <v>126572</v>
       </c>
       <c r="G15" s="114">
         <v>166046</v>
       </c>
       <c r="H15" s="114">
         <v>211139</v>
       </c>
       <c r="I15" s="114">
         <v>246560</v>
       </c>
       <c r="J15" s="114">
@@ -5189,201 +5122,205 @@
       </c>
       <c r="V15" s="114">
         <v>456658</v>
       </c>
       <c r="W15" s="114">
         <v>466792</v>
       </c>
       <c r="X15" s="114">
         <v>483240</v>
       </c>
       <c r="Y15" s="114">
         <v>535327</v>
       </c>
       <c r="Z15" s="114">
         <v>553984</v>
       </c>
       <c r="AA15" s="114">
         <v>559956</v>
       </c>
       <c r="AB15" s="114">
         <v>575597</v>
       </c>
       <c r="AC15" s="114">
         <v>581411</v>
       </c>
-      <c r="AD15" s="169"/>
-      <c r="AE15" s="156"/>
+      <c r="AD15" s="114">
+        <v>607488</v>
+      </c>
+      <c r="AE15" s="169"/>
       <c r="AF15" s="156"/>
       <c r="AG15" s="156"/>
       <c r="AH15" s="156"/>
       <c r="AI15" s="156"/>
       <c r="AJ15" s="156"/>
       <c r="AK15" s="156"/>
       <c r="AL15" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:38" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="59"/>
       <c r="E16" s="115">
-        <v>274052</v>
+        <v>273939</v>
       </c>
       <c r="F16" s="115">
-        <v>309874</v>
+        <v>309707</v>
       </c>
       <c r="G16" s="115">
-        <v>369826</v>
+        <v>369728</v>
       </c>
       <c r="H16" s="115">
-        <v>469511</v>
+        <v>469290</v>
       </c>
       <c r="I16" s="115">
-        <v>566767</v>
+        <v>566627</v>
       </c>
       <c r="J16" s="115">
-        <v>636351</v>
+        <v>636145</v>
       </c>
       <c r="K16" s="115">
-        <v>736458</v>
+        <v>736165</v>
       </c>
       <c r="L16" s="115">
-        <v>852640</v>
+        <v>852262</v>
       </c>
       <c r="M16" s="115">
-        <v>847986</v>
+        <v>847855</v>
       </c>
       <c r="N16" s="115">
-        <v>974168</v>
+        <v>972815</v>
       </c>
       <c r="O16" s="115">
-        <v>1115366</v>
+        <v>1112217</v>
       </c>
       <c r="P16" s="115">
-        <v>1163244</v>
+        <v>1161134</v>
       </c>
       <c r="Q16" s="115">
-        <v>1304266</v>
+        <v>1300847</v>
       </c>
       <c r="R16" s="115">
-        <v>1456400</v>
+        <v>1451666</v>
       </c>
       <c r="S16" s="115">
-        <v>1585652</v>
+        <v>1581289</v>
       </c>
       <c r="T16" s="115">
-        <v>1677361</v>
+        <v>1673267</v>
       </c>
       <c r="U16" s="115">
-        <v>1794955</v>
+        <v>1786747</v>
       </c>
       <c r="V16" s="115">
-        <v>2010381</v>
+        <v>1997839</v>
       </c>
       <c r="W16" s="115">
-        <v>2077743</v>
+        <v>2066609</v>
       </c>
       <c r="X16" s="115">
-        <v>2283565</v>
+        <v>2269672</v>
       </c>
       <c r="Y16" s="115">
-        <v>2521969</v>
+        <v>2508661</v>
       </c>
       <c r="Z16" s="115">
-        <v>2728730</v>
+        <v>2701362</v>
       </c>
       <c r="AA16" s="115">
-        <v>2661984</v>
+        <v>2634871</v>
       </c>
       <c r="AB16" s="115">
-        <v>2886708</v>
+        <v>2843802</v>
       </c>
       <c r="AC16" s="115">
-        <v>3034873</v>
-[...2 lines deleted...]
-      <c r="AE16" s="156"/>
+        <v>2991252</v>
+      </c>
+      <c r="AD16" s="115">
+        <v>3267000</v>
+      </c>
+      <c r="AE16" s="170"/>
       <c r="AF16" s="156"/>
       <c r="AG16" s="156"/>
       <c r="AH16" s="156"/>
       <c r="AI16" s="156"/>
       <c r="AJ16" s="156"/>
       <c r="AK16" s="156"/>
       <c r="AL16" s="3"/>
     </row>
     <row r="17" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="61"/>
       <c r="E17" s="116"/>
       <c r="F17" s="116"/>
       <c r="G17" s="116"/>
       <c r="H17" s="116"/>
       <c r="I17" s="116"/>
       <c r="J17" s="116"/>
       <c r="K17" s="116"/>
       <c r="L17" s="116"/>
       <c r="M17" s="116"/>
       <c r="N17" s="116"/>
       <c r="O17" s="116"/>
       <c r="P17" s="116"/>
       <c r="Q17" s="116"/>
       <c r="R17" s="116"/>
       <c r="S17" s="116"/>
       <c r="T17" s="116"/>
       <c r="U17" s="116"/>
       <c r="V17" s="116"/>
       <c r="W17" s="116"/>
       <c r="X17" s="116"/>
       <c r="Y17" s="116"/>
       <c r="Z17" s="116"/>
       <c r="AA17" s="116"/>
       <c r="AB17" s="116"/>
       <c r="AC17" s="116"/>
-      <c r="AD17" s="171"/>
-      <c r="AE17" s="156"/>
+      <c r="AD17" s="116"/>
+      <c r="AE17" s="171"/>
       <c r="AF17" s="156"/>
       <c r="AG17" s="156"/>
       <c r="AH17" s="156"/>
       <c r="AI17" s="156"/>
       <c r="AJ17" s="156"/>
       <c r="AK17" s="156"/>
       <c r="AL17" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="62" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B18" s="63"/>
       <c r="C18" s="63"/>
       <c r="D18" s="64"/>
       <c r="E18" s="114">
         <v>18875</v>
       </c>
       <c r="F18" s="114">
         <v>34149</v>
       </c>
       <c r="G18" s="114">
         <v>29514</v>
       </c>
       <c r="H18" s="114">
         <v>36692</v>
       </c>
       <c r="I18" s="114">
         <v>37678</v>
       </c>
       <c r="J18" s="114">
         <v>42631</v>
       </c>
       <c r="K18" s="114">
         <v>49291</v>
       </c>
@@ -5414,71 +5351,73 @@
       <c r="T18" s="114">
         <v>65334</v>
       </c>
       <c r="U18" s="114">
         <v>73948</v>
       </c>
       <c r="V18" s="114">
         <v>82389</v>
       </c>
       <c r="W18" s="114">
         <v>84766</v>
       </c>
       <c r="X18" s="114">
         <v>98552</v>
       </c>
       <c r="Y18" s="114">
         <v>110746</v>
       </c>
       <c r="Z18" s="114">
         <v>127064</v>
       </c>
       <c r="AA18" s="114">
         <v>125628</v>
       </c>
       <c r="AB18" s="114">
-        <v>138503</v>
+        <v>138575</v>
       </c>
       <c r="AC18" s="114">
-        <v>152237</v>
-[...2 lines deleted...]
-      <c r="AE18" s="156"/>
+        <v>152474</v>
+      </c>
+      <c r="AD18" s="114">
+        <v>175010</v>
+      </c>
+      <c r="AE18" s="172"/>
       <c r="AF18" s="156"/>
       <c r="AG18" s="156"/>
       <c r="AH18" s="156"/>
       <c r="AI18" s="156"/>
       <c r="AJ18" s="156"/>
       <c r="AK18" s="156"/>
       <c r="AL18" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
       <c r="B19" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C19" s="35"/>
       <c r="D19" s="36"/>
       <c r="E19" s="114">
         <v>18797</v>
       </c>
       <c r="F19" s="114">
         <v>34062</v>
       </c>
       <c r="G19" s="114">
         <v>29345</v>
       </c>
       <c r="H19" s="114">
         <v>36460</v>
       </c>
       <c r="I19" s="114">
         <v>37486</v>
       </c>
       <c r="J19" s="114">
         <v>42325</v>
       </c>
       <c r="K19" s="114">
         <v>48588</v>
       </c>
       <c r="L19" s="114">
@@ -5508,71 +5447,73 @@
       <c r="T19" s="114">
         <v>64768</v>
       </c>
       <c r="U19" s="114">
         <v>71032</v>
       </c>
       <c r="V19" s="114">
         <v>80853</v>
       </c>
       <c r="W19" s="114">
         <v>83311</v>
       </c>
       <c r="X19" s="114">
         <v>96943</v>
       </c>
       <c r="Y19" s="114">
         <v>108612</v>
       </c>
       <c r="Z19" s="114">
         <v>122139</v>
       </c>
       <c r="AA19" s="114">
         <v>115558</v>
       </c>
       <c r="AB19" s="114">
-        <v>126799</v>
+        <v>126831</v>
       </c>
       <c r="AC19" s="114">
-        <v>132482</v>
-[...2 lines deleted...]
-      <c r="AE19" s="156"/>
+        <v>132515</v>
+      </c>
+      <c r="AD19" s="114">
+        <v>150582</v>
+      </c>
+      <c r="AE19" s="173"/>
       <c r="AF19" s="156"/>
       <c r="AG19" s="156"/>
       <c r="AH19" s="156"/>
       <c r="AI19" s="156"/>
       <c r="AJ19" s="156"/>
       <c r="AK19" s="156"/>
       <c r="AL19" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:38" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="78"/>
       <c r="B20" s="12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C20" s="35"/>
       <c r="D20" s="36"/>
       <c r="E20" s="114">
         <v>78</v>
       </c>
       <c r="F20" s="114">
         <v>87</v>
       </c>
       <c r="G20" s="114">
         <v>169</v>
       </c>
       <c r="H20" s="114">
         <v>232</v>
       </c>
       <c r="I20" s="114">
         <v>192</v>
       </c>
       <c r="J20" s="114">
         <v>306</v>
       </c>
       <c r="K20" s="114">
         <v>703</v>
       </c>
       <c r="L20" s="114">
@@ -5602,65 +5543,67 @@
       <c r="T20" s="114">
         <v>566</v>
       </c>
       <c r="U20" s="114">
         <v>2916</v>
       </c>
       <c r="V20" s="114">
         <v>1536</v>
       </c>
       <c r="W20" s="114">
         <v>1455</v>
       </c>
       <c r="X20" s="114">
         <v>1609</v>
       </c>
       <c r="Y20" s="114">
         <v>2134</v>
       </c>
       <c r="Z20" s="114">
         <v>4925</v>
       </c>
       <c r="AA20" s="114">
         <v>10070</v>
       </c>
       <c r="AB20" s="114">
-        <v>11704</v>
+        <v>11744</v>
       </c>
       <c r="AC20" s="114">
-        <v>19755</v>
-[...2 lines deleted...]
-      <c r="AE20" s="156"/>
+        <v>19959</v>
+      </c>
+      <c r="AD20" s="114">
+        <v>24428</v>
+      </c>
+      <c r="AE20" s="174"/>
       <c r="AF20" s="156"/>
       <c r="AG20" s="156"/>
       <c r="AH20" s="156"/>
       <c r="AI20" s="156"/>
       <c r="AJ20" s="156"/>
       <c r="AK20" s="156"/>
       <c r="AL20" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="36"/>
       <c r="E21" s="114">
         <v>30064</v>
       </c>
       <c r="F21" s="114">
         <v>43014</v>
       </c>
       <c r="G21" s="114">
         <v>38237</v>
       </c>
       <c r="H21" s="114">
         <v>81390</v>
       </c>
       <c r="I21" s="114">
         <v>100807</v>
       </c>
       <c r="J21" s="114">
@@ -5701,66 +5644,68 @@
       </c>
       <c r="V21" s="114">
         <v>420904</v>
       </c>
       <c r="W21" s="114">
         <v>363877</v>
       </c>
       <c r="X21" s="114">
         <v>497770</v>
       </c>
       <c r="Y21" s="114">
         <v>679640</v>
       </c>
       <c r="Z21" s="114">
         <v>835656</v>
       </c>
       <c r="AA21" s="114">
         <v>532443</v>
       </c>
       <c r="AB21" s="114">
         <v>710900</v>
       </c>
       <c r="AC21" s="114">
         <v>986268</v>
       </c>
-      <c r="AD21" s="175"/>
-      <c r="AE21" s="156"/>
+      <c r="AD21" s="114">
+        <v>1388015</v>
+      </c>
+      <c r="AE21" s="175"/>
       <c r="AF21" s="156"/>
       <c r="AG21" s="156"/>
       <c r="AH21" s="156"/>
       <c r="AI21" s="156"/>
       <c r="AJ21" s="156"/>
       <c r="AK21" s="156"/>
       <c r="AL21" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37"/>
       <c r="B22" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C22" s="35"/>
       <c r="D22" s="36"/>
       <c r="E22" s="114">
         <v>25716</v>
       </c>
       <c r="F22" s="114">
         <v>38599</v>
       </c>
       <c r="G22" s="114">
         <v>32091</v>
       </c>
       <c r="H22" s="114">
         <v>71175</v>
       </c>
       <c r="I22" s="114">
         <v>89237</v>
       </c>
       <c r="J22" s="114">
         <v>134132</v>
       </c>
       <c r="K22" s="114">
         <v>183161</v>
       </c>
       <c r="L22" s="114">
@@ -5795,66 +5740,68 @@
       </c>
       <c r="V22" s="114">
         <v>418027</v>
       </c>
       <c r="W22" s="114">
         <v>361883</v>
       </c>
       <c r="X22" s="114">
         <v>495384</v>
       </c>
       <c r="Y22" s="114">
         <v>676881</v>
       </c>
       <c r="Z22" s="114">
         <v>831535</v>
       </c>
       <c r="AA22" s="114">
         <v>529674</v>
       </c>
       <c r="AB22" s="114">
         <v>708188</v>
       </c>
       <c r="AC22" s="114">
         <v>982136</v>
       </c>
-      <c r="AD22" s="176"/>
-      <c r="AE22" s="156"/>
+      <c r="AD22" s="114">
+        <v>1380941</v>
+      </c>
+      <c r="AE22" s="176"/>
       <c r="AF22" s="156"/>
       <c r="AG22" s="156"/>
       <c r="AH22" s="156"/>
       <c r="AI22" s="156"/>
       <c r="AJ22" s="156"/>
       <c r="AK22" s="156"/>
       <c r="AL22" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="B23" s="12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C23" s="35"/>
       <c r="D23" s="36"/>
       <c r="E23" s="114">
         <v>4348</v>
       </c>
       <c r="F23" s="114">
         <v>4415</v>
       </c>
       <c r="G23" s="114">
         <v>6146</v>
       </c>
       <c r="H23" s="114">
         <v>10215</v>
       </c>
       <c r="I23" s="114">
         <v>11570</v>
       </c>
       <c r="J23" s="114">
         <v>7474</v>
       </c>
       <c r="K23" s="114">
         <v>6589</v>
       </c>
       <c r="L23" s="114">
@@ -5889,80 +5836,82 @@
       </c>
       <c r="V23" s="114">
         <v>2877</v>
       </c>
       <c r="W23" s="114">
         <v>1994</v>
       </c>
       <c r="X23" s="114">
         <v>2386</v>
       </c>
       <c r="Y23" s="114">
         <v>2759</v>
       </c>
       <c r="Z23" s="114">
         <v>4121</v>
       </c>
       <c r="AA23" s="114">
         <v>2769</v>
       </c>
       <c r="AB23" s="114">
         <v>2712</v>
       </c>
       <c r="AC23" s="114">
         <v>4132</v>
       </c>
-      <c r="AD23" s="177"/>
-      <c r="AE23" s="156"/>
+      <c r="AD23" s="114">
+        <v>7074</v>
+      </c>
+      <c r="AE23" s="177"/>
       <c r="AF23" s="156"/>
       <c r="AG23" s="156"/>
       <c r="AH23" s="156"/>
       <c r="AI23" s="156"/>
       <c r="AJ23" s="156"/>
       <c r="AK23" s="156"/>
       <c r="AL23" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="48" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="50"/>
       <c r="E24" s="114">
         <v>5</v>
       </c>
       <c r="F24" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G24" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H24" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I24" s="114">
         <v>84</v>
       </c>
       <c r="J24" s="114">
         <v>3126</v>
       </c>
       <c r="K24" s="114">
         <v>2504</v>
       </c>
       <c r="L24" s="114">
         <v>3850</v>
       </c>
       <c r="M24" s="114">
         <v>15249</v>
       </c>
       <c r="N24" s="114">
         <v>9890</v>
       </c>
       <c r="O24" s="114">
         <v>10139</v>
       </c>
       <c r="P24" s="114">
         <v>10000</v>
       </c>
@@ -5983,60 +5932,62 @@
       </c>
       <c r="V24" s="114">
         <v>3517</v>
       </c>
       <c r="W24" s="114">
         <v>5708</v>
       </c>
       <c r="X24" s="114">
         <v>5627</v>
       </c>
       <c r="Y24" s="114">
         <v>7963</v>
       </c>
       <c r="Z24" s="114">
         <v>4106</v>
       </c>
       <c r="AA24" s="114">
         <v>10455</v>
       </c>
       <c r="AB24" s="114">
         <v>8816</v>
       </c>
       <c r="AC24" s="114">
         <v>12904</v>
       </c>
-      <c r="AD24" s="178"/>
-      <c r="AE24" s="156"/>
+      <c r="AD24" s="114">
+        <v>10984</v>
+      </c>
+      <c r="AE24" s="178"/>
       <c r="AF24" s="156"/>
       <c r="AG24" s="156"/>
       <c r="AH24" s="156"/>
       <c r="AI24" s="156"/>
       <c r="AJ24" s="156"/>
       <c r="AK24" s="156"/>
       <c r="AL24" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="286" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="287"/>
       <c r="C25" s="287"/>
       <c r="D25" s="288"/>
       <c r="E25" s="114">
         <v>31588</v>
       </c>
       <c r="F25" s="114">
         <v>35060</v>
       </c>
       <c r="G25" s="114">
         <v>42816</v>
       </c>
       <c r="H25" s="114">
         <v>54357</v>
       </c>
       <c r="I25" s="114">
         <v>87841</v>
       </c>
       <c r="J25" s="114">
@@ -6057,180 +6008,184 @@
       <c r="O25" s="114">
         <v>153058</v>
       </c>
       <c r="P25" s="114">
         <v>183769</v>
       </c>
       <c r="Q25" s="114">
         <v>200161</v>
       </c>
       <c r="R25" s="114">
         <v>240621</v>
       </c>
       <c r="S25" s="114">
         <v>255191</v>
       </c>
       <c r="T25" s="114">
         <v>235753</v>
       </c>
       <c r="U25" s="114">
         <v>252777</v>
       </c>
       <c r="V25" s="114">
         <v>281925</v>
       </c>
       <c r="W25" s="114">
-        <v>304789</v>
+        <v>304790</v>
       </c>
       <c r="X25" s="114">
-        <v>305759</v>
+        <v>305955</v>
       </c>
       <c r="Y25" s="114">
-        <v>322500</v>
+        <v>322737</v>
       </c>
       <c r="Z25" s="114">
-        <v>341400</v>
+        <v>341643</v>
       </c>
       <c r="AA25" s="114">
-        <v>323544</v>
+        <v>323547</v>
       </c>
       <c r="AB25" s="114">
-        <v>319282</v>
+        <v>319247</v>
       </c>
       <c r="AC25" s="114">
-        <v>327239</v>
-[...2 lines deleted...]
-      <c r="AE25" s="156"/>
+        <v>327338</v>
+      </c>
+      <c r="AD25" s="114">
+        <v>343350</v>
+      </c>
+      <c r="AE25" s="179"/>
       <c r="AF25" s="156"/>
       <c r="AG25" s="156"/>
       <c r="AH25" s="156"/>
       <c r="AI25" s="156"/>
       <c r="AJ25" s="156"/>
       <c r="AK25" s="156"/>
       <c r="AL25" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="51"/>
       <c r="B26" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C26" s="52"/>
       <c r="D26" s="53"/>
       <c r="E26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB26" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC26" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE26" s="156"/>
+        <v>59</v>
+      </c>
+      <c r="AD26" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE26" s="180"/>
       <c r="AF26" s="156"/>
       <c r="AG26" s="156"/>
       <c r="AH26" s="156"/>
       <c r="AI26" s="156"/>
       <c r="AJ26" s="156"/>
       <c r="AK26" s="156"/>
       <c r="AL26" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="54"/>
       <c r="B27" s="12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C27" s="55"/>
       <c r="D27" s="56"/>
       <c r="E27" s="114">
         <v>31588</v>
       </c>
       <c r="F27" s="114">
         <v>35060</v>
       </c>
       <c r="G27" s="114">
         <v>42816</v>
       </c>
       <c r="H27" s="114">
         <v>54357</v>
       </c>
       <c r="I27" s="114">
         <v>87841</v>
       </c>
       <c r="J27" s="114">
         <v>105078</v>
       </c>
       <c r="K27" s="114">
         <v>112846</v>
       </c>
       <c r="L27" s="114">
@@ -6245,80 +6200,82 @@
       <c r="O27" s="114">
         <v>153058</v>
       </c>
       <c r="P27" s="114">
         <v>183769</v>
       </c>
       <c r="Q27" s="114">
         <v>200161</v>
       </c>
       <c r="R27" s="114">
         <v>240621</v>
       </c>
       <c r="S27" s="114">
         <v>255191</v>
       </c>
       <c r="T27" s="114">
         <v>235753</v>
       </c>
       <c r="U27" s="114">
         <v>252777</v>
       </c>
       <c r="V27" s="114">
         <v>281925</v>
       </c>
       <c r="W27" s="114">
-        <v>304789</v>
+        <v>304790</v>
       </c>
       <c r="X27" s="114">
-        <v>305759</v>
+        <v>305955</v>
       </c>
       <c r="Y27" s="114">
-        <v>322500</v>
+        <v>322737</v>
       </c>
       <c r="Z27" s="114">
-        <v>341400</v>
+        <v>341643</v>
       </c>
       <c r="AA27" s="114">
-        <v>323544</v>
+        <v>323547</v>
       </c>
       <c r="AB27" s="114">
-        <v>319282</v>
+        <v>319247</v>
       </c>
       <c r="AC27" s="114">
-        <v>327239</v>
-[...2 lines deleted...]
-      <c r="AE27" s="156"/>
+        <v>327338</v>
+      </c>
+      <c r="AD27" s="114">
+        <v>343350</v>
+      </c>
+      <c r="AE27" s="181"/>
       <c r="AF27" s="156"/>
       <c r="AG27" s="156"/>
       <c r="AH27" s="156"/>
       <c r="AI27" s="156"/>
       <c r="AJ27" s="156"/>
       <c r="AK27" s="156"/>
       <c r="AL27" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:38" s="66" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="101"/>
       <c r="D28" s="102"/>
       <c r="E28" s="117">
         <v>80532</v>
       </c>
       <c r="F28" s="117">
         <v>112223</v>
       </c>
       <c r="G28" s="117">
         <v>110567</v>
       </c>
       <c r="H28" s="117">
         <v>172439</v>
       </c>
       <c r="I28" s="117">
         <v>226410</v>
       </c>
       <c r="J28" s="117">
@@ -6339,633 +6296,636 @@
       <c r="O28" s="117">
         <v>479354</v>
       </c>
       <c r="P28" s="117">
         <v>444162</v>
       </c>
       <c r="Q28" s="117">
         <v>500904</v>
       </c>
       <c r="R28" s="117">
         <v>574655</v>
       </c>
       <c r="S28" s="117">
         <v>633179</v>
       </c>
       <c r="T28" s="117">
         <v>584749</v>
       </c>
       <c r="U28" s="117">
         <v>658798</v>
       </c>
       <c r="V28" s="117">
         <v>788735</v>
       </c>
       <c r="W28" s="117">
-        <v>759140</v>
+        <v>759141</v>
       </c>
       <c r="X28" s="117">
-        <v>907708</v>
+        <v>907904</v>
       </c>
       <c r="Y28" s="117">
-        <v>1120849</v>
+        <v>1121086</v>
       </c>
       <c r="Z28" s="117">
-        <v>1308226</v>
+        <v>1308469</v>
       </c>
       <c r="AA28" s="117">
-        <v>992070</v>
+        <v>992073</v>
       </c>
       <c r="AB28" s="117">
-        <v>1177501</v>
+        <v>1177538</v>
       </c>
       <c r="AC28" s="117">
-        <v>1478648</v>
-[...2 lines deleted...]
-      <c r="AE28" s="156"/>
+        <v>1478984</v>
+      </c>
+      <c r="AD28" s="117">
+        <v>1917359</v>
+      </c>
+      <c r="AE28" s="182"/>
       <c r="AF28" s="156"/>
       <c r="AG28" s="156"/>
       <c r="AH28" s="156"/>
       <c r="AI28" s="156"/>
       <c r="AJ28" s="156"/>
       <c r="AK28" s="156"/>
       <c r="AL28" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:38" s="66" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="67"/>
       <c r="C29" s="67"/>
       <c r="D29" s="68"/>
       <c r="E29" s="121">
-        <v>193520</v>
+        <v>193407</v>
       </c>
       <c r="F29" s="121">
-        <v>197651</v>
+        <v>197484</v>
       </c>
       <c r="G29" s="121">
-        <v>259259</v>
+        <v>259161</v>
       </c>
       <c r="H29" s="121">
-        <v>297072</v>
+        <v>296851</v>
       </c>
       <c r="I29" s="121">
-        <v>340357</v>
+        <v>340217</v>
       </c>
       <c r="J29" s="121">
-        <v>343910</v>
+        <v>343704</v>
       </c>
       <c r="K29" s="121">
-        <v>382067</v>
+        <v>381774</v>
       </c>
       <c r="L29" s="121">
-        <v>464621</v>
+        <v>464243</v>
       </c>
       <c r="M29" s="121">
-        <v>560096</v>
+        <v>559965</v>
       </c>
       <c r="N29" s="121">
-        <v>585694</v>
+        <v>584341</v>
       </c>
       <c r="O29" s="121">
-        <v>636012</v>
+        <v>632863</v>
       </c>
       <c r="P29" s="121">
-        <v>719082</v>
+        <v>716972</v>
       </c>
       <c r="Q29" s="121">
-        <v>803362</v>
+        <v>799943</v>
       </c>
       <c r="R29" s="121">
-        <v>881745</v>
+        <v>877011</v>
       </c>
       <c r="S29" s="121">
-        <v>952473</v>
+        <v>948110</v>
       </c>
       <c r="T29" s="121">
-        <v>1092612</v>
+        <v>1088518</v>
       </c>
       <c r="U29" s="121">
-        <v>1136157</v>
+        <v>1127949</v>
       </c>
       <c r="V29" s="121">
-        <v>1221646</v>
+        <v>1209104</v>
       </c>
       <c r="W29" s="121">
-        <v>1318603</v>
+        <v>1307468</v>
       </c>
       <c r="X29" s="121">
-        <v>1375857</v>
+        <v>1361768</v>
       </c>
       <c r="Y29" s="121">
-        <v>1401120</v>
+        <v>1387575</v>
       </c>
       <c r="Z29" s="121">
-        <v>1420504</v>
+        <v>1392893</v>
       </c>
       <c r="AA29" s="121">
-        <v>1669914</v>
+        <v>1642798</v>
       </c>
       <c r="AB29" s="121">
-        <v>1709207</v>
+        <v>1666264</v>
       </c>
       <c r="AC29" s="121">
-        <v>1556225</v>
-[...2 lines deleted...]
-      <c r="AE29" s="156"/>
+        <v>1512268</v>
+      </c>
+      <c r="AD29" s="121">
+        <v>1349641</v>
+      </c>
+      <c r="AE29" s="183"/>
       <c r="AF29" s="156"/>
       <c r="AG29" s="156"/>
       <c r="AH29" s="156"/>
       <c r="AI29" s="156"/>
       <c r="AJ29" s="156"/>
       <c r="AK29" s="156"/>
       <c r="AL29" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="285" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C30" s="285"/>
       <c r="D30" s="285"/>
       <c r="E30" s="285"/>
       <c r="F30" s="285"/>
       <c r="G30" s="285"/>
       <c r="H30" s="285"/>
       <c r="I30" s="285"/>
       <c r="J30" s="285"/>
       <c r="K30" s="285"/>
       <c r="L30" s="285"/>
       <c r="M30" s="285"/>
       <c r="N30" s="285"/>
       <c r="O30" s="285"/>
       <c r="P30" s="285"/>
       <c r="Q30" s="77" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="R30" s="77"/>
       <c r="S30" s="77"/>
       <c r="T30" s="77"/>
       <c r="U30" s="77"/>
       <c r="V30" s="77"/>
       <c r="AL30" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="33"/>
       <c r="B31" s="284" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C31" s="284"/>
       <c r="D31" s="284"/>
       <c r="E31" s="284"/>
       <c r="F31" s="284"/>
       <c r="G31" s="284"/>
       <c r="H31" s="284"/>
       <c r="I31" s="284"/>
       <c r="J31" s="284"/>
       <c r="K31" s="284"/>
       <c r="L31" s="284"/>
       <c r="M31" s="284"/>
       <c r="N31" s="284"/>
       <c r="O31" s="284"/>
       <c r="P31" s="284"/>
       <c r="Q31" s="76" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="R31" s="76"/>
       <c r="S31" s="76"/>
       <c r="T31" s="76"/>
       <c r="U31" s="92"/>
       <c r="V31" s="91"/>
       <c r="AL31" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:38" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A32" s="33"/>
       <c r="B32" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C32" s="10"/>
       <c r="Q32" s="69" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AL32" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="33"/>
-      <c r="B33" s="29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B33" s="29"/>
       <c r="C33" s="10"/>
       <c r="Q33" s="69" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="70"/>
       <c r="Q34" s="69" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="Q35" s="69" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B31:P31"/>
     <mergeCell ref="B30:P30"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A25:D25"/>
-    <mergeCell ref="A1:AC1"/>
-    <mergeCell ref="AA2:AC2"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="AB2:AD2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.55118110236220497" right="0.59055118110236204" top="0.39370078740157499" bottom="0.39370078740157499" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="8" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AR117"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="80" zoomScaleSheetLayoutView="40" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AC29" sqref="AC29"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozenSplit"/>
+      <selection pane="bottomLeft" activeCell="B55" sqref="B55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="2" width="4" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="25.25" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="10.625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="22" width="12.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="14" width="10.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="22" width="12.375" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="27" width="12.375" style="1" bestFit="1" customWidth="1"/>
-    <col min="28" max="29" width="12.375" style="2" bestFit="1" customWidth="1"/>
-    <col min="30" max="36" width="10.625" style="2" customWidth="1"/>
+    <col min="28" max="30" width="12.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="31" max="36" width="10.625" style="2" customWidth="1"/>
     <col min="37" max="41" width="10" style="2" customWidth="1"/>
     <col min="42" max="44" width="10.5" style="2" customWidth="1"/>
     <col min="45" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="321" t="s">
-[...81 lines deleted...]
-        <v>58</v>
+      <c r="A1" s="306" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="307"/>
+      <c r="C1" s="307"/>
+      <c r="D1" s="307"/>
+      <c r="E1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="G1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="H1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="I1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="J1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="K1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="L1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="M1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="N1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="O1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="P1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="R1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="S1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="T1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="U1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="V1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="W1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="X1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC1" s="307" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD1" s="307" t="s">
+        <v>56</v>
       </c>
       <c r="AE1" s="108" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AF1" s="108" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AG1" s="108" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AH1" s="108" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AI1" s="108" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AJ1" s="108" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:44" s="107" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="104"/>
       <c r="E2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="H2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="K2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="N2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="O2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="P2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="Q2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="R2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="S2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="U2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="V2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="W2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="X2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="Y2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="Z2" s="107" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>56</v>
+      </c>
+      <c r="AA2" s="107" t="s">
+        <v>56</v>
       </c>
       <c r="AB2" s="291" t="s">
         <v>58</v>
       </c>
       <c r="AC2" s="291" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>56</v>
+      </c>
+      <c r="AD2" s="291" t="s">
+        <v>56</v>
       </c>
       <c r="AE2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AF2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AG2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AH2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AI2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AJ2" s="107" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AK2" s="110" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL2" s="110"/>
       <c r="AM2" s="110"/>
       <c r="AN2" s="110"/>
       <c r="AO2" s="110"/>
       <c r="AP2" s="110"/>
       <c r="AQ2" s="110"/>
       <c r="AR2" s="110"/>
     </row>
     <row r="3" spans="1:44" s="112" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="325" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="327"/>
+      <c r="A3" s="310" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="311"/>
+      <c r="C3" s="311"/>
+      <c r="D3" s="312"/>
       <c r="E3" s="113" t="s">
+        <v>60</v>
+      </c>
+      <c r="F3" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="G3" s="113" t="s">
         <v>62</v>
       </c>
-      <c r="F3" s="113" t="s">
+      <c r="H3" s="113" t="s">
         <v>63</v>
       </c>
-      <c r="G3" s="113" t="s">
+      <c r="I3" s="113" t="s">
         <v>64</v>
       </c>
-      <c r="H3" s="113" t="s">
+      <c r="J3" s="113" t="s">
         <v>65</v>
       </c>
-      <c r="I3" s="113" t="s">
+      <c r="K3" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="J3" s="113" t="s">
+      <c r="L3" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="K3" s="113" t="s">
+      <c r="M3" s="113" t="s">
         <v>68</v>
       </c>
-      <c r="L3" s="113" t="s">
+      <c r="N3" s="113" t="s">
         <v>69</v>
       </c>
-      <c r="M3" s="113" t="s">
+      <c r="O3" s="113" t="s">
         <v>70</v>
       </c>
-      <c r="N3" s="113" t="s">
+      <c r="P3" s="113" t="s">
         <v>71</v>
       </c>
-      <c r="O3" s="113" t="s">
+      <c r="Q3" s="113" t="s">
         <v>72</v>
       </c>
-      <c r="P3" s="113" t="s">
+      <c r="R3" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="Q3" s="113" t="s">
+      <c r="S3" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="R3" s="113" t="s">
+      <c r="T3" s="113" t="s">
         <v>75</v>
       </c>
-      <c r="S3" s="113" t="s">
+      <c r="U3" s="113" t="s">
         <v>76</v>
       </c>
-      <c r="T3" s="113" t="s">
+      <c r="V3" s="113" t="s">
         <v>77</v>
       </c>
-      <c r="U3" s="113" t="s">
+      <c r="W3" s="113" t="s">
         <v>78</v>
       </c>
-      <c r="V3" s="113" t="s">
+      <c r="X3" s="113" t="s">
         <v>79</v>
       </c>
-      <c r="W3" s="113" t="s">
+      <c r="Y3" s="113" t="s">
         <v>80</v>
       </c>
-      <c r="X3" s="113" t="s">
+      <c r="Z3" s="113" t="s">
         <v>81</v>
       </c>
-      <c r="Y3" s="113" t="s">
+      <c r="AA3" s="113" t="s">
         <v>82</v>
       </c>
-      <c r="Z3" s="113" t="s">
+      <c r="AB3" s="113" t="s">
         <v>83</v>
       </c>
-      <c r="AA3" s="113" t="s">
+      <c r="AC3" s="113" t="s">
         <v>84</v>
       </c>
-      <c r="AB3" s="113" t="s">
+      <c r="AD3" s="113" t="s">
         <v>85</v>
       </c>
-      <c r="AC3" s="113" t="s">
-[...3 lines deleted...]
-      <c r="AE3" s="184"/>
+      <c r="AE3" s="185"/>
       <c r="AF3" s="184"/>
       <c r="AG3" s="184"/>
       <c r="AH3" s="184"/>
       <c r="AI3" s="184"/>
       <c r="AJ3" s="184"/>
       <c r="AK3" s="112" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B4" s="106"/>
       <c r="C4" s="106"/>
       <c r="D4" s="106"/>
       <c r="E4" s="114">
         <v>66655</v>
       </c>
       <c r="F4" s="114">
         <v>70758</v>
       </c>
       <c r="G4" s="114">
         <v>76850</v>
       </c>
       <c r="H4" s="114">
         <v>84096</v>
       </c>
       <c r="I4" s="114">
         <v>91265</v>
       </c>
       <c r="J4" s="114">
         <v>103332</v>
       </c>
       <c r="K4" s="114">
         <v>122727</v>
       </c>
@@ -6999,67 +6959,69 @@
       <c r="U4" s="114">
         <v>308831</v>
       </c>
       <c r="V4" s="114">
         <v>321819</v>
       </c>
       <c r="W4" s="114">
         <v>350510</v>
       </c>
       <c r="X4" s="114">
         <v>368040</v>
       </c>
       <c r="Y4" s="114">
         <v>400725</v>
       </c>
       <c r="Z4" s="114">
         <v>450961</v>
       </c>
       <c r="AA4" s="114">
         <v>450919</v>
       </c>
       <c r="AB4" s="114">
         <v>500082</v>
       </c>
       <c r="AC4" s="114">
-        <v>567278</v>
-[...2 lines deleted...]
-      <c r="AE4" s="184"/>
+        <v>571022</v>
+      </c>
+      <c r="AD4" s="114">
+        <v>628635</v>
+      </c>
+      <c r="AE4" s="186"/>
       <c r="AF4" s="184"/>
       <c r="AG4" s="184"/>
       <c r="AH4" s="184"/>
       <c r="AI4" s="184"/>
       <c r="AJ4" s="184"/>
       <c r="AK4" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="71"/>
       <c r="B5" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="95"/>
       <c r="E5" s="114">
         <v>63901</v>
       </c>
       <c r="F5" s="114">
         <v>67917</v>
       </c>
       <c r="G5" s="114">
         <v>73938</v>
       </c>
       <c r="H5" s="114">
         <v>81137</v>
       </c>
       <c r="I5" s="114">
         <v>88263</v>
       </c>
       <c r="J5" s="114">
         <v>100273</v>
       </c>
       <c r="K5" s="114">
         <v>119132</v>
       </c>
       <c r="L5" s="114">
@@ -7092,67 +7054,69 @@
       <c r="U5" s="114">
         <v>303205</v>
       </c>
       <c r="V5" s="114">
         <v>315377</v>
       </c>
       <c r="W5" s="114">
         <v>343441</v>
       </c>
       <c r="X5" s="114">
         <v>359944</v>
       </c>
       <c r="Y5" s="114">
         <v>392071</v>
       </c>
       <c r="Z5" s="114">
         <v>441433</v>
       </c>
       <c r="AA5" s="114">
         <v>439630</v>
       </c>
       <c r="AB5" s="114">
         <v>489024</v>
       </c>
       <c r="AC5" s="114">
-        <v>555832</v>
-[...2 lines deleted...]
-      <c r="AE5" s="184"/>
+        <v>559576</v>
+      </c>
+      <c r="AD5" s="114">
+        <v>612205</v>
+      </c>
+      <c r="AE5" s="187"/>
       <c r="AF5" s="184"/>
       <c r="AG5" s="184"/>
       <c r="AH5" s="184"/>
       <c r="AI5" s="184"/>
       <c r="AJ5" s="184"/>
       <c r="AK5" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="73"/>
       <c r="B6" s="12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C6" s="35"/>
       <c r="D6" s="95"/>
       <c r="E6" s="114">
         <v>2754</v>
       </c>
       <c r="F6" s="114">
         <v>2841</v>
       </c>
       <c r="G6" s="114">
         <v>2912</v>
       </c>
       <c r="H6" s="114">
         <v>2959</v>
       </c>
       <c r="I6" s="114">
         <v>3002</v>
       </c>
       <c r="J6" s="114">
         <v>3059</v>
       </c>
       <c r="K6" s="114">
         <v>3595</v>
       </c>
       <c r="L6" s="114">
@@ -7187,346 +7151,354 @@
       </c>
       <c r="V6" s="114">
         <v>6442</v>
       </c>
       <c r="W6" s="114">
         <v>7069</v>
       </c>
       <c r="X6" s="114">
         <v>8096</v>
       </c>
       <c r="Y6" s="114">
         <v>8654</v>
       </c>
       <c r="Z6" s="114">
         <v>9528</v>
       </c>
       <c r="AA6" s="114">
         <v>11289</v>
       </c>
       <c r="AB6" s="114">
         <v>11058</v>
       </c>
       <c r="AC6" s="114">
         <v>11446</v>
       </c>
-      <c r="AD6" s="188"/>
-      <c r="AE6" s="184"/>
+      <c r="AD6" s="114">
+        <v>16430</v>
+      </c>
+      <c r="AE6" s="188"/>
       <c r="AF6" s="184"/>
       <c r="AG6" s="184"/>
       <c r="AH6" s="184"/>
       <c r="AI6" s="184"/>
       <c r="AJ6" s="184"/>
       <c r="AK6" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="95"/>
       <c r="E7" s="114">
-        <v>28683</v>
+        <v>28570</v>
       </c>
       <c r="F7" s="114">
-        <v>38600</v>
+        <v>38433</v>
       </c>
       <c r="G7" s="114">
-        <v>58203</v>
+        <v>58105</v>
       </c>
       <c r="H7" s="114">
-        <v>101570</v>
+        <v>101349</v>
       </c>
       <c r="I7" s="114">
-        <v>122056</v>
+        <v>121916</v>
       </c>
       <c r="J7" s="114">
-        <v>147344</v>
+        <v>147138</v>
       </c>
       <c r="K7" s="114">
-        <v>196388</v>
+        <v>196095</v>
       </c>
       <c r="L7" s="114">
-        <v>247278</v>
+        <v>246900</v>
       </c>
       <c r="M7" s="114">
-        <v>187283</v>
+        <v>187152</v>
       </c>
       <c r="N7" s="114">
-        <v>241181</v>
+        <v>239828</v>
       </c>
       <c r="O7" s="114">
-        <v>302927</v>
+        <v>299778</v>
       </c>
       <c r="P7" s="114">
-        <v>305254</v>
+        <v>303144</v>
       </c>
       <c r="Q7" s="114">
-        <v>389840</v>
+        <v>386421</v>
       </c>
       <c r="R7" s="114">
-        <v>436153</v>
+        <v>431367</v>
       </c>
       <c r="S7" s="114">
-        <v>498829</v>
+        <v>494393</v>
       </c>
       <c r="T7" s="114">
-        <v>552346</v>
+        <v>548157</v>
       </c>
       <c r="U7" s="114">
-        <v>654541</v>
+        <v>646216</v>
       </c>
       <c r="V7" s="114">
-        <v>814459</v>
+        <v>801792</v>
       </c>
       <c r="W7" s="114">
-        <v>868151</v>
+        <v>856837</v>
       </c>
       <c r="X7" s="114">
-        <v>1021425</v>
+        <v>1007396</v>
       </c>
       <c r="Y7" s="114">
-        <v>1156453</v>
+        <v>1143010</v>
       </c>
       <c r="Z7" s="114">
-        <v>1288371</v>
+        <v>1260856</v>
       </c>
       <c r="AA7" s="114">
-        <v>1214980</v>
+        <v>1187722</v>
       </c>
       <c r="AB7" s="114">
-        <v>1365172</v>
+        <v>1322074</v>
       </c>
       <c r="AC7" s="114">
-        <v>1457685</v>
-[...2 lines deleted...]
-      <c r="AE7" s="184"/>
+        <v>1409999</v>
+      </c>
+      <c r="AD7" s="114">
+        <v>1529057</v>
+      </c>
+      <c r="AE7" s="189"/>
       <c r="AF7" s="184"/>
       <c r="AG7" s="184"/>
       <c r="AH7" s="184"/>
       <c r="AI7" s="184"/>
       <c r="AJ7" s="184"/>
       <c r="AK7" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C8" s="35"/>
       <c r="D8" s="95"/>
       <c r="E8" s="114">
-        <v>12478</v>
+        <v>12365</v>
       </c>
       <c r="F8" s="114">
-        <v>18516</v>
+        <v>18349</v>
       </c>
       <c r="G8" s="114">
-        <v>22896</v>
+        <v>22798</v>
       </c>
       <c r="H8" s="114">
-        <v>38467</v>
+        <v>38246</v>
       </c>
       <c r="I8" s="114">
-        <v>40127</v>
+        <v>39987</v>
       </c>
       <c r="J8" s="114">
-        <v>46351</v>
+        <v>46145</v>
       </c>
       <c r="K8" s="114">
-        <v>87848</v>
+        <v>87555</v>
       </c>
       <c r="L8" s="114">
-        <v>136908</v>
+        <v>136530</v>
       </c>
       <c r="M8" s="114">
-        <v>68672</v>
+        <v>68541</v>
       </c>
       <c r="N8" s="114">
-        <v>107422</v>
+        <v>106069</v>
       </c>
       <c r="O8" s="114">
-        <v>137848</v>
+        <v>134699</v>
       </c>
       <c r="P8" s="114">
-        <v>126088</v>
+        <v>123978</v>
       </c>
       <c r="Q8" s="114">
-        <v>162575</v>
+        <v>159156</v>
       </c>
       <c r="R8" s="114">
-        <v>171772</v>
+        <v>166986</v>
       </c>
       <c r="S8" s="114">
-        <v>193321</v>
+        <v>188885</v>
       </c>
       <c r="T8" s="114">
-        <v>195610</v>
+        <v>191421</v>
       </c>
       <c r="U8" s="114">
-        <v>208617</v>
+        <v>200292</v>
       </c>
       <c r="V8" s="114">
-        <v>267482</v>
+        <v>254815</v>
       </c>
       <c r="W8" s="114">
-        <v>246736</v>
+        <v>235422</v>
       </c>
       <c r="X8" s="114">
-        <v>288868</v>
+        <v>274839</v>
       </c>
       <c r="Y8" s="114">
-        <v>324537</v>
+        <v>311094</v>
       </c>
       <c r="Z8" s="114">
-        <v>389311</v>
+        <v>361796</v>
       </c>
       <c r="AA8" s="114">
-        <v>319376</v>
+        <v>292085</v>
       </c>
       <c r="AB8" s="114">
-        <v>376016</v>
+        <v>332918</v>
       </c>
       <c r="AC8" s="114">
-        <v>421722</v>
-[...2 lines deleted...]
-      <c r="AE8" s="184"/>
+        <v>373890</v>
+      </c>
+      <c r="AD8" s="114">
+        <v>437272</v>
+      </c>
+      <c r="AE8" s="190"/>
       <c r="AF8" s="184"/>
       <c r="AG8" s="184"/>
       <c r="AH8" s="184"/>
       <c r="AI8" s="184"/>
       <c r="AJ8" s="184"/>
       <c r="AK8" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="17"/>
       <c r="C9" s="22"/>
       <c r="D9" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB9" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC9" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE9" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD9" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE9" s="191"/>
       <c r="AF9" s="184"/>
       <c r="AG9" s="184"/>
       <c r="AH9" s="184"/>
       <c r="AI9" s="184"/>
       <c r="AJ9" s="184"/>
       <c r="AK9" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="18"/>
       <c r="C10" s="25"/>
       <c r="D10" s="98" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E10" s="114">
         <v>1740</v>
       </c>
       <c r="F10" s="114">
         <v>2390</v>
       </c>
       <c r="G10" s="114">
         <v>2620</v>
       </c>
       <c r="H10" s="114">
         <v>2494</v>
       </c>
       <c r="I10" s="114">
         <v>2546</v>
       </c>
       <c r="J10" s="114">
         <v>2642</v>
       </c>
       <c r="K10" s="114">
         <v>1366</v>
       </c>
       <c r="L10" s="114">
         <v>1649</v>
       </c>
@@ -7559,344 +7531,352 @@
       </c>
       <c r="V10" s="114">
         <v>4140</v>
       </c>
       <c r="W10" s="114">
         <v>3838</v>
       </c>
       <c r="X10" s="114">
         <v>4700</v>
       </c>
       <c r="Y10" s="114">
         <v>4957</v>
       </c>
       <c r="Z10" s="114">
         <v>5595</v>
       </c>
       <c r="AA10" s="114">
         <v>4795</v>
       </c>
       <c r="AB10" s="114">
         <v>5994</v>
       </c>
       <c r="AC10" s="114">
         <v>6222</v>
       </c>
-      <c r="AD10" s="192"/>
-      <c r="AE10" s="184"/>
+      <c r="AD10" s="114">
+        <v>6318</v>
+      </c>
+      <c r="AE10" s="192"/>
       <c r="AF10" s="184"/>
       <c r="AG10" s="184"/>
       <c r="AH10" s="184"/>
       <c r="AI10" s="184"/>
       <c r="AJ10" s="184"/>
       <c r="AK10" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="18"/>
       <c r="C11" s="25"/>
       <c r="D11" s="99" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB11" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC11" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE11" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD11" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE11" s="193"/>
       <c r="AF11" s="184"/>
       <c r="AG11" s="184"/>
       <c r="AH11" s="184"/>
       <c r="AI11" s="184"/>
       <c r="AJ11" s="184"/>
       <c r="AK11" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="18"/>
       <c r="C12" s="25"/>
       <c r="D12" s="100" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E12" s="114">
-        <v>10738</v>
+        <v>10625</v>
       </c>
       <c r="F12" s="114">
-        <v>16126</v>
+        <v>15959</v>
       </c>
       <c r="G12" s="114">
-        <v>20276</v>
+        <v>20178</v>
       </c>
       <c r="H12" s="114">
-        <v>35973</v>
+        <v>35752</v>
       </c>
       <c r="I12" s="114">
-        <v>37581</v>
+        <v>37441</v>
       </c>
       <c r="J12" s="114">
-        <v>43709</v>
+        <v>43503</v>
       </c>
       <c r="K12" s="114">
-        <v>86482</v>
+        <v>86189</v>
       </c>
       <c r="L12" s="114">
-        <v>135259</v>
+        <v>134881</v>
       </c>
       <c r="M12" s="114">
-        <v>66978</v>
+        <v>66847</v>
       </c>
       <c r="N12" s="114">
-        <v>105539</v>
+        <v>104186</v>
       </c>
       <c r="O12" s="114">
-        <v>135372</v>
+        <v>132223</v>
       </c>
       <c r="P12" s="114">
-        <v>123562</v>
+        <v>121452</v>
       </c>
       <c r="Q12" s="114">
-        <v>159913</v>
+        <v>156494</v>
       </c>
       <c r="R12" s="114">
-        <v>168728</v>
+        <v>163942</v>
       </c>
       <c r="S12" s="114">
-        <v>190167</v>
+        <v>185731</v>
       </c>
       <c r="T12" s="114">
-        <v>192183</v>
+        <v>187994</v>
       </c>
       <c r="U12" s="114">
-        <v>204762</v>
+        <v>196437</v>
       </c>
       <c r="V12" s="114">
-        <v>263342</v>
+        <v>250675</v>
       </c>
       <c r="W12" s="114">
-        <v>242898</v>
+        <v>231584</v>
       </c>
       <c r="X12" s="114">
-        <v>284168</v>
+        <v>270139</v>
       </c>
       <c r="Y12" s="114">
-        <v>319580</v>
+        <v>306137</v>
       </c>
       <c r="Z12" s="114">
-        <v>383716</v>
+        <v>356201</v>
       </c>
       <c r="AA12" s="114">
-        <v>314581</v>
+        <v>287290</v>
       </c>
       <c r="AB12" s="114">
-        <v>370022</v>
+        <v>326924</v>
       </c>
       <c r="AC12" s="114">
-        <v>415500</v>
-[...2 lines deleted...]
-      <c r="AE12" s="184"/>
+        <v>367668</v>
+      </c>
+      <c r="AD12" s="114">
+        <v>430954</v>
+      </c>
+      <c r="AE12" s="194"/>
       <c r="AF12" s="184"/>
       <c r="AG12" s="184"/>
       <c r="AH12" s="184"/>
       <c r="AI12" s="184"/>
       <c r="AJ12" s="184"/>
       <c r="AK12" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="19"/>
       <c r="C13" s="23"/>
       <c r="D13" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P13" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q13" s="114">
         <v>67210</v>
       </c>
       <c r="R13" s="114">
         <v>77980</v>
       </c>
       <c r="S13" s="114">
         <v>100537</v>
       </c>
       <c r="T13" s="114">
         <v>85204</v>
       </c>
       <c r="U13" s="114">
         <v>92426</v>
       </c>
       <c r="V13" s="114">
         <v>121415</v>
       </c>
       <c r="W13" s="114">
         <v>112908</v>
       </c>
       <c r="X13" s="114">
         <v>132789</v>
       </c>
       <c r="Y13" s="114">
         <v>156253</v>
       </c>
       <c r="Z13" s="114">
         <v>191055</v>
       </c>
       <c r="AA13" s="114">
         <v>151719</v>
       </c>
       <c r="AB13" s="114">
         <v>173423</v>
       </c>
       <c r="AC13" s="114">
         <v>190233</v>
       </c>
-      <c r="AD13" s="195"/>
-      <c r="AE13" s="184"/>
+      <c r="AD13" s="114">
+        <v>210406</v>
+      </c>
+      <c r="AE13" s="195"/>
       <c r="AF13" s="184"/>
       <c r="AG13" s="184"/>
       <c r="AH13" s="184"/>
       <c r="AI13" s="184"/>
       <c r="AJ13" s="184"/>
       <c r="AK13" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A14" s="6"/>
       <c r="B14" s="12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C14" s="35"/>
       <c r="D14" s="95"/>
       <c r="E14" s="114">
         <v>16205</v>
       </c>
       <c r="F14" s="114">
         <v>20084</v>
       </c>
       <c r="G14" s="114">
         <v>35307</v>
       </c>
       <c r="H14" s="114">
         <v>63103</v>
       </c>
       <c r="I14" s="114">
         <v>81929</v>
       </c>
       <c r="J14" s="114">
         <v>100993</v>
       </c>
       <c r="K14" s="114">
         <v>108540</v>
       </c>
       <c r="L14" s="114">
@@ -7923,168 +7903,172 @@
       <c r="S14" s="114">
         <v>305508</v>
       </c>
       <c r="T14" s="114">
         <v>356736</v>
       </c>
       <c r="U14" s="114">
         <v>445924</v>
       </c>
       <c r="V14" s="114">
         <v>546977</v>
       </c>
       <c r="W14" s="114">
         <v>621415</v>
       </c>
       <c r="X14" s="114">
         <v>732557</v>
       </c>
       <c r="Y14" s="114">
         <v>831916</v>
       </c>
       <c r="Z14" s="114">
         <v>899060</v>
       </c>
       <c r="AA14" s="114">
-        <v>895604</v>
+        <v>895637</v>
       </c>
       <c r="AB14" s="114">
         <v>989156</v>
       </c>
       <c r="AC14" s="114">
-        <v>1035963</v>
-[...2 lines deleted...]
-      <c r="AE14" s="184"/>
+        <v>1036109</v>
+      </c>
+      <c r="AD14" s="114">
+        <v>1091785</v>
+      </c>
+      <c r="AE14" s="196"/>
       <c r="AF14" s="184"/>
       <c r="AG14" s="184"/>
       <c r="AH14" s="184"/>
       <c r="AI14" s="184"/>
       <c r="AJ14" s="184"/>
       <c r="AK14" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="6"/>
-      <c r="B15" s="295"/>
-      <c r="C15" s="296"/>
+      <c r="B15" s="326"/>
+      <c r="C15" s="327"/>
       <c r="D15" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB15" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC15" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE15" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD15" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE15" s="197"/>
       <c r="AF15" s="184"/>
       <c r="AG15" s="184"/>
       <c r="AH15" s="184"/>
       <c r="AI15" s="184"/>
       <c r="AJ15" s="184"/>
       <c r="AK15" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
-      <c r="B16" s="297"/>
-      <c r="C16" s="298"/>
+      <c r="B16" s="328"/>
+      <c r="C16" s="329"/>
       <c r="D16" s="98" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E16" s="114">
         <v>2966</v>
       </c>
       <c r="F16" s="114">
         <v>3325</v>
       </c>
       <c r="G16" s="114">
         <v>4221</v>
       </c>
       <c r="H16" s="114">
         <v>5655</v>
       </c>
       <c r="I16" s="114">
         <v>5402</v>
       </c>
       <c r="J16" s="114">
         <v>10821</v>
       </c>
       <c r="K16" s="114">
         <v>14297</v>
       </c>
       <c r="L16" s="114">
         <v>16756</v>
       </c>
@@ -8117,160 +8101,164 @@
       </c>
       <c r="V16" s="114">
         <v>76355</v>
       </c>
       <c r="W16" s="114">
         <v>82198</v>
       </c>
       <c r="X16" s="114">
         <v>95963</v>
       </c>
       <c r="Y16" s="114">
         <v>117041</v>
       </c>
       <c r="Z16" s="114">
         <v>129054</v>
       </c>
       <c r="AA16" s="114">
         <v>144475</v>
       </c>
       <c r="AB16" s="114">
         <v>167777</v>
       </c>
       <c r="AC16" s="114">
         <v>177853</v>
       </c>
-      <c r="AD16" s="198"/>
-      <c r="AE16" s="184"/>
+      <c r="AD16" s="114">
+        <v>199150</v>
+      </c>
+      <c r="AE16" s="198"/>
       <c r="AF16" s="184"/>
       <c r="AG16" s="184"/>
       <c r="AH16" s="184"/>
       <c r="AI16" s="184"/>
       <c r="AJ16" s="184"/>
       <c r="AK16" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
-      <c r="B17" s="297"/>
-      <c r="C17" s="298"/>
+      <c r="B17" s="328"/>
+      <c r="C17" s="329"/>
       <c r="D17" s="99" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB17" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC17" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE17" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD17" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE17" s="199"/>
       <c r="AF17" s="184"/>
       <c r="AG17" s="184"/>
       <c r="AH17" s="184"/>
       <c r="AI17" s="184"/>
       <c r="AJ17" s="184"/>
       <c r="AK17" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
-      <c r="B18" s="297"/>
-      <c r="C18" s="298"/>
+      <c r="B18" s="328"/>
+      <c r="C18" s="329"/>
       <c r="D18" s="100" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E18" s="114">
         <v>13239</v>
       </c>
       <c r="F18" s="114">
         <v>16759</v>
       </c>
       <c r="G18" s="114">
         <v>31086</v>
       </c>
       <c r="H18" s="114">
         <v>57448</v>
       </c>
       <c r="I18" s="114">
         <v>76527</v>
       </c>
       <c r="J18" s="114">
         <v>90172</v>
       </c>
       <c r="K18" s="114">
         <v>94243</v>
       </c>
       <c r="L18" s="114">
         <v>93614</v>
       </c>
@@ -8295,177 +8283,181 @@
       <c r="S18" s="114">
         <v>267993</v>
       </c>
       <c r="T18" s="114">
         <v>309332</v>
       </c>
       <c r="U18" s="114">
         <v>382465</v>
       </c>
       <c r="V18" s="114">
         <v>470622</v>
       </c>
       <c r="W18" s="114">
         <v>539217</v>
       </c>
       <c r="X18" s="114">
         <v>636594</v>
       </c>
       <c r="Y18" s="114">
         <v>714875</v>
       </c>
       <c r="Z18" s="114">
         <v>770006</v>
       </c>
       <c r="AA18" s="114">
-        <v>751129</v>
+        <v>751162</v>
       </c>
       <c r="AB18" s="114">
         <v>821379</v>
       </c>
       <c r="AC18" s="114">
-        <v>858110</v>
-[...2 lines deleted...]
-      <c r="AE18" s="184"/>
+        <v>858256</v>
+      </c>
+      <c r="AD18" s="114">
+        <v>892635</v>
+      </c>
+      <c r="AE18" s="200"/>
       <c r="AF18" s="184"/>
       <c r="AG18" s="184"/>
       <c r="AH18" s="184"/>
       <c r="AI18" s="184"/>
       <c r="AJ18" s="184"/>
       <c r="AK18" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
-      <c r="B19" s="299"/>
-      <c r="C19" s="300"/>
+      <c r="B19" s="330"/>
+      <c r="C19" s="331"/>
       <c r="D19" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P19" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q19" s="114">
         <v>169577</v>
       </c>
       <c r="R19" s="114">
         <v>198673</v>
       </c>
       <c r="S19" s="114">
         <v>234825</v>
       </c>
       <c r="T19" s="114">
         <v>271148</v>
       </c>
       <c r="U19" s="114">
         <v>339528</v>
       </c>
       <c r="V19" s="114">
         <v>417566</v>
       </c>
       <c r="W19" s="114">
         <v>483702</v>
       </c>
       <c r="X19" s="114">
         <v>576750</v>
       </c>
       <c r="Y19" s="114">
         <v>641525</v>
       </c>
       <c r="Z19" s="114">
         <v>694720</v>
       </c>
       <c r="AA19" s="114">
         <v>669786</v>
       </c>
       <c r="AB19" s="114">
         <v>718463</v>
       </c>
       <c r="AC19" s="114">
         <v>749399</v>
       </c>
-      <c r="AD19" s="201"/>
-      <c r="AE19" s="184"/>
+      <c r="AD19" s="114">
+        <v>778145</v>
+      </c>
+      <c r="AE19" s="201"/>
       <c r="AF19" s="184"/>
       <c r="AG19" s="184"/>
       <c r="AH19" s="184"/>
       <c r="AI19" s="184"/>
       <c r="AJ19" s="184"/>
       <c r="AK19" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B20" s="49"/>
       <c r="C20" s="49"/>
       <c r="D20" s="94"/>
       <c r="E20" s="114">
         <v>1</v>
       </c>
       <c r="F20" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G20" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H20" s="114">
         <v>20</v>
       </c>
       <c r="I20" s="114">
         <v>117</v>
       </c>
       <c r="J20" s="114">
         <v>2531</v>
       </c>
       <c r="K20" s="114">
         <v>1949</v>
       </c>
       <c r="L20" s="114">
         <v>3555</v>
       </c>
       <c r="M20" s="114">
         <v>13606</v>
       </c>
       <c r="N20" s="114">
         <v>10089</v>
       </c>
       <c r="O20" s="114">
         <v>11359</v>
       </c>
@@ -8489,167 +8481,171 @@
       </c>
       <c r="V20" s="114">
         <v>4067</v>
       </c>
       <c r="W20" s="114">
         <v>3840</v>
       </c>
       <c r="X20" s="114">
         <v>5949</v>
       </c>
       <c r="Y20" s="114">
         <v>8957</v>
       </c>
       <c r="Z20" s="114">
         <v>4658</v>
       </c>
       <c r="AA20" s="114">
         <v>9027</v>
       </c>
       <c r="AB20" s="114">
         <v>9773</v>
       </c>
       <c r="AC20" s="114">
         <v>8284</v>
       </c>
-      <c r="AD20" s="202"/>
-      <c r="AE20" s="184"/>
+      <c r="AD20" s="114">
+        <v>6700</v>
+      </c>
+      <c r="AE20" s="202"/>
       <c r="AF20" s="184"/>
       <c r="AG20" s="184"/>
       <c r="AH20" s="184"/>
       <c r="AI20" s="184"/>
       <c r="AJ20" s="184"/>
       <c r="AK20" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A21" s="84"/>
       <c r="C21" s="83"/>
       <c r="D21" s="80" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB21" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC21" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE21" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD21" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE21" s="203"/>
       <c r="AF21" s="184"/>
       <c r="AG21" s="184"/>
       <c r="AH21" s="184"/>
       <c r="AI21" s="184"/>
       <c r="AJ21" s="184"/>
       <c r="AK21" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A22" s="85"/>
       <c r="C22" s="124"/>
       <c r="D22" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E22" s="114">
         <v>1</v>
       </c>
       <c r="F22" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G22" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H22" s="114">
         <v>20</v>
       </c>
       <c r="I22" s="114">
         <v>117</v>
       </c>
       <c r="J22" s="114">
         <v>2531</v>
       </c>
       <c r="K22" s="114">
         <v>1949</v>
       </c>
       <c r="L22" s="114">
         <v>3555</v>
       </c>
       <c r="M22" s="114">
         <v>13539</v>
       </c>
       <c r="N22" s="114">
         <v>9542</v>
       </c>
       <c r="O22" s="114">
         <v>10040</v>
       </c>
@@ -8673,182 +8669,186 @@
       </c>
       <c r="V22" s="114">
         <v>3449</v>
       </c>
       <c r="W22" s="114">
         <v>3535</v>
       </c>
       <c r="X22" s="114">
         <v>4620</v>
       </c>
       <c r="Y22" s="114">
         <v>7717</v>
       </c>
       <c r="Z22" s="114">
         <v>4148</v>
       </c>
       <c r="AA22" s="114">
         <v>7899</v>
       </c>
       <c r="AB22" s="114">
         <v>6916</v>
       </c>
       <c r="AC22" s="114">
         <v>7789</v>
       </c>
-      <c r="AD22" s="204"/>
-      <c r="AE22" s="184"/>
+      <c r="AD22" s="114">
+        <v>6184</v>
+      </c>
+      <c r="AE22" s="204"/>
       <c r="AF22" s="184"/>
       <c r="AG22" s="184"/>
       <c r="AH22" s="184"/>
       <c r="AI22" s="184"/>
       <c r="AJ22" s="184"/>
       <c r="AK22" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="85"/>
       <c r="C23" s="124"/>
       <c r="D23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB23" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC23" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE23" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD23" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE23" s="205"/>
       <c r="AF23" s="184"/>
       <c r="AG23" s="184"/>
       <c r="AH23" s="184"/>
       <c r="AI23" s="184"/>
       <c r="AJ23" s="184"/>
       <c r="AK23" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="85"/>
       <c r="C24" s="124"/>
       <c r="D24" s="81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L24" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M24" s="114">
         <v>67</v>
       </c>
       <c r="N24" s="114">
         <v>547</v>
       </c>
       <c r="O24" s="114">
         <v>1319</v>
       </c>
       <c r="P24" s="114">
         <v>85</v>
       </c>
       <c r="Q24" s="114">
         <v>374</v>
       </c>
       <c r="R24" s="114">
         <v>90</v>
       </c>
       <c r="S24" s="114">
         <v>127</v>
       </c>
       <c r="T24" s="114">
         <v>91</v>
       </c>
@@ -8857,343 +8857,351 @@
       </c>
       <c r="V24" s="114">
         <v>618</v>
       </c>
       <c r="W24" s="114">
         <v>305</v>
       </c>
       <c r="X24" s="114">
         <v>1329</v>
       </c>
       <c r="Y24" s="114">
         <v>1240</v>
       </c>
       <c r="Z24" s="114">
         <v>510</v>
       </c>
       <c r="AA24" s="114">
         <v>1128</v>
       </c>
       <c r="AB24" s="114">
         <v>2857</v>
       </c>
       <c r="AC24" s="114">
         <v>495</v>
       </c>
-      <c r="AD24" s="206"/>
-      <c r="AE24" s="184"/>
+      <c r="AD24" s="114">
+        <v>516</v>
+      </c>
+      <c r="AE24" s="206"/>
       <c r="AF24" s="184"/>
       <c r="AG24" s="184"/>
       <c r="AH24" s="184"/>
       <c r="AI24" s="184"/>
       <c r="AJ24" s="184"/>
       <c r="AK24" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="86"/>
       <c r="C25" s="55"/>
       <c r="D25" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P25" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q25" s="114">
         <v>374</v>
       </c>
       <c r="R25" s="114">
         <v>90</v>
       </c>
       <c r="S25" s="114">
         <v>127</v>
       </c>
       <c r="T25" s="114">
         <v>91</v>
       </c>
       <c r="U25" s="114">
         <v>190</v>
       </c>
       <c r="V25" s="114">
         <v>618</v>
       </c>
       <c r="W25" s="114">
         <v>305</v>
       </c>
       <c r="X25" s="114">
         <v>1329</v>
       </c>
       <c r="Y25" s="114">
         <v>1240</v>
       </c>
       <c r="Z25" s="114">
         <v>510</v>
       </c>
       <c r="AA25" s="114">
         <v>1128</v>
       </c>
       <c r="AB25" s="114">
         <v>2857</v>
       </c>
       <c r="AC25" s="114">
         <v>495</v>
       </c>
-      <c r="AD25" s="207"/>
-      <c r="AE25" s="184"/>
+      <c r="AD25" s="114">
+        <v>516</v>
+      </c>
+      <c r="AE25" s="207"/>
       <c r="AF25" s="184"/>
       <c r="AG25" s="184"/>
       <c r="AH25" s="184"/>
       <c r="AI25" s="184"/>
       <c r="AJ25" s="184"/>
       <c r="AK25" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="44"/>
       <c r="C26" s="44"/>
       <c r="D26" s="93"/>
       <c r="E26" s="114">
         <v>67343</v>
       </c>
       <c r="F26" s="114">
         <v>73944</v>
       </c>
       <c r="G26" s="114">
         <v>68727</v>
       </c>
       <c r="H26" s="114">
         <v>72686</v>
       </c>
       <c r="I26" s="114">
         <v>106769</v>
       </c>
       <c r="J26" s="114">
         <v>125192</v>
       </c>
       <c r="K26" s="114">
         <v>144554</v>
       </c>
       <c r="L26" s="114">
         <v>175623</v>
       </c>
       <c r="M26" s="114">
         <v>187178</v>
       </c>
       <c r="N26" s="114">
         <v>199910</v>
       </c>
       <c r="O26" s="114">
         <v>223071</v>
       </c>
       <c r="P26" s="114">
         <v>245248</v>
       </c>
       <c r="Q26" s="114">
         <v>267777</v>
       </c>
       <c r="R26" s="114">
-        <v>325343</v>
+        <v>325395</v>
       </c>
       <c r="S26" s="114">
-        <v>359847</v>
+        <v>359920</v>
       </c>
       <c r="T26" s="114">
-        <v>384388</v>
+        <v>384483</v>
       </c>
       <c r="U26" s="114">
-        <v>386698</v>
+        <v>386815</v>
       </c>
       <c r="V26" s="114">
-        <v>413378</v>
+        <v>413503</v>
       </c>
       <c r="W26" s="114">
-        <v>388450</v>
+        <v>388630</v>
       </c>
       <c r="X26" s="114">
-        <v>404911</v>
+        <v>405047</v>
       </c>
       <c r="Y26" s="114">
-        <v>420507</v>
+        <v>420642</v>
       </c>
       <c r="Z26" s="114">
-        <v>430756</v>
+        <v>430903</v>
       </c>
       <c r="AA26" s="114">
-        <v>427102</v>
+        <v>427247</v>
       </c>
       <c r="AB26" s="114">
-        <v>436084</v>
+        <v>436276</v>
       </c>
       <c r="AC26" s="114">
-        <v>420215</v>
-[...2 lines deleted...]
-      <c r="AE26" s="184"/>
+        <v>420536</v>
+      </c>
+      <c r="AD26" s="114">
+        <v>495120</v>
+      </c>
+      <c r="AE26" s="208"/>
       <c r="AF26" s="184"/>
       <c r="AG26" s="184"/>
       <c r="AH26" s="184"/>
       <c r="AI26" s="184"/>
       <c r="AJ26" s="184"/>
       <c r="AK26" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A27" s="87"/>
       <c r="B27" s="12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C27" s="88"/>
       <c r="D27" s="88"/>
       <c r="E27" s="114">
         <v>35</v>
       </c>
       <c r="F27" s="114">
         <v>34</v>
       </c>
       <c r="G27" s="114">
         <v>37</v>
       </c>
       <c r="H27" s="114">
         <v>40</v>
       </c>
       <c r="I27" s="114">
         <v>42</v>
       </c>
       <c r="J27" s="114">
         <v>39</v>
       </c>
       <c r="K27" s="114">
         <v>41</v>
       </c>
       <c r="L27" s="114">
         <v>43</v>
       </c>
       <c r="M27" s="114">
         <v>42</v>
       </c>
       <c r="N27" s="114">
         <v>42</v>
       </c>
       <c r="O27" s="114">
         <v>89</v>
       </c>
       <c r="P27" s="114">
         <v>89</v>
       </c>
       <c r="Q27" s="114">
         <v>89</v>
       </c>
       <c r="R27" s="114">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="S27" s="114">
-        <v>84</v>
+        <v>157</v>
       </c>
       <c r="T27" s="114">
-        <v>80</v>
+        <v>175</v>
       </c>
       <c r="U27" s="114">
-        <v>78</v>
+        <v>195</v>
       </c>
       <c r="V27" s="114">
-        <v>82</v>
+        <v>207</v>
       </c>
       <c r="W27" s="114">
-        <v>80</v>
+        <v>205</v>
       </c>
       <c r="X27" s="114">
-        <v>80</v>
+        <v>205</v>
       </c>
       <c r="Y27" s="114">
-        <v>83</v>
+        <v>208</v>
       </c>
       <c r="Z27" s="114">
-        <v>81</v>
+        <v>215</v>
       </c>
       <c r="AA27" s="114">
-        <v>77</v>
+        <v>219</v>
       </c>
       <c r="AB27" s="114">
-        <v>78</v>
+        <v>229</v>
       </c>
       <c r="AC27" s="114">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="AE27" s="184"/>
+        <v>235</v>
+      </c>
+      <c r="AD27" s="114">
+        <v>247</v>
+      </c>
+      <c r="AE27" s="209"/>
       <c r="AF27" s="184"/>
       <c r="AG27" s="184"/>
       <c r="AH27" s="184"/>
       <c r="AI27" s="184"/>
       <c r="AJ27" s="184"/>
       <c r="AK27" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A28" s="87"/>
       <c r="B28" s="133" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C28" s="88"/>
       <c r="D28" s="88"/>
       <c r="E28" s="114">
         <v>67308</v>
       </c>
       <c r="F28" s="114">
         <v>73910</v>
       </c>
       <c r="G28" s="114">
         <v>68690</v>
       </c>
       <c r="H28" s="114">
         <v>72646</v>
       </c>
       <c r="I28" s="114">
         <v>106727</v>
       </c>
       <c r="J28" s="114">
         <v>125153</v>
       </c>
       <c r="K28" s="114">
         <v>144513</v>
       </c>
       <c r="L28" s="114">
@@ -9208,79 +9216,81 @@
       <c r="O28" s="114">
         <v>222982</v>
       </c>
       <c r="P28" s="114">
         <v>245159</v>
       </c>
       <c r="Q28" s="114">
         <v>267688</v>
       </c>
       <c r="R28" s="114">
         <v>325254</v>
       </c>
       <c r="S28" s="114">
         <v>359763</v>
       </c>
       <c r="T28" s="114">
         <v>384308</v>
       </c>
       <c r="U28" s="114">
         <v>386620</v>
       </c>
       <c r="V28" s="114">
         <v>413296</v>
       </c>
       <c r="W28" s="114">
-        <v>388370</v>
+        <v>388425</v>
       </c>
       <c r="X28" s="114">
-        <v>404831</v>
+        <v>404842</v>
       </c>
       <c r="Y28" s="114">
-        <v>420424</v>
+        <v>420434</v>
       </c>
       <c r="Z28" s="114">
-        <v>430675</v>
+        <v>430688</v>
       </c>
       <c r="AA28" s="114">
-        <v>427025</v>
+        <v>427028</v>
       </c>
       <c r="AB28" s="114">
-        <v>436006</v>
+        <v>436047</v>
       </c>
       <c r="AC28" s="114">
-        <v>420140</v>
-[...2 lines deleted...]
-      <c r="AE28" s="184"/>
+        <v>420301</v>
+      </c>
+      <c r="AD28" s="114">
+        <v>494873</v>
+      </c>
+      <c r="AE28" s="210"/>
       <c r="AF28" s="184"/>
       <c r="AG28" s="184"/>
       <c r="AH28" s="184"/>
       <c r="AI28" s="184"/>
       <c r="AJ28" s="184"/>
       <c r="AK28" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A29" s="130"/>
       <c r="B29" s="134"/>
       <c r="C29" s="132" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="95"/>
       <c r="E29" s="114">
         <v>35253</v>
       </c>
       <c r="F29" s="114">
         <v>37740</v>
       </c>
       <c r="G29" s="114">
         <v>34553</v>
       </c>
       <c r="H29" s="114">
         <v>35993</v>
       </c>
       <c r="I29" s="114">
         <v>44926</v>
       </c>
       <c r="J29" s="114">
@@ -9301,180 +9311,184 @@
       <c r="O29" s="114">
         <v>78859</v>
       </c>
       <c r="P29" s="114">
         <v>86101</v>
       </c>
       <c r="Q29" s="114">
         <v>95808</v>
       </c>
       <c r="R29" s="114">
         <v>127017</v>
       </c>
       <c r="S29" s="114">
         <v>155020</v>
       </c>
       <c r="T29" s="114">
         <v>177385</v>
       </c>
       <c r="U29" s="114">
         <v>178107</v>
       </c>
       <c r="V29" s="114">
         <v>208103</v>
       </c>
       <c r="W29" s="114">
-        <v>189315</v>
+        <v>189370</v>
       </c>
       <c r="X29" s="114">
-        <v>208183</v>
+        <v>208194</v>
       </c>
       <c r="Y29" s="114">
-        <v>225952</v>
+        <v>225962</v>
       </c>
       <c r="Z29" s="114">
-        <v>229219</v>
+        <v>229232</v>
       </c>
       <c r="AA29" s="114">
-        <v>230406</v>
+        <v>230409</v>
       </c>
       <c r="AB29" s="114">
         <v>238253</v>
       </c>
       <c r="AC29" s="114">
-        <v>218572</v>
-[...2 lines deleted...]
-      <c r="AE29" s="184"/>
+        <v>218628</v>
+      </c>
+      <c r="AD29" s="114">
+        <v>257626</v>
+      </c>
+      <c r="AE29" s="211"/>
       <c r="AF29" s="184"/>
       <c r="AG29" s="184"/>
       <c r="AH29" s="184"/>
       <c r="AI29" s="184"/>
       <c r="AJ29" s="184"/>
       <c r="AK29" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A30" s="122"/>
       <c r="B30" s="135"/>
       <c r="C30" s="125"/>
       <c r="D30" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB30" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC30" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE30" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD30" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE30" s="212"/>
       <c r="AF30" s="184"/>
       <c r="AG30" s="184"/>
       <c r="AH30" s="184"/>
       <c r="AI30" s="184"/>
       <c r="AJ30" s="184"/>
       <c r="AK30" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A31" s="122"/>
       <c r="B31" s="135"/>
       <c r="C31" s="126"/>
       <c r="D31" s="98" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E31" s="114">
         <v>17003</v>
       </c>
       <c r="F31" s="114">
         <v>17857</v>
       </c>
       <c r="G31" s="114">
         <v>13624</v>
       </c>
       <c r="H31" s="114">
         <v>15026</v>
       </c>
       <c r="I31" s="114">
         <v>18959</v>
       </c>
       <c r="J31" s="114">
         <v>15924</v>
       </c>
       <c r="K31" s="114">
         <v>17261</v>
       </c>
       <c r="L31" s="114">
         <v>21549</v>
       </c>
@@ -9507,160 +9521,164 @@
       </c>
       <c r="V31" s="114">
         <v>92668</v>
       </c>
       <c r="W31" s="114">
         <v>79390</v>
       </c>
       <c r="X31" s="114">
         <v>93089</v>
       </c>
       <c r="Y31" s="114">
         <v>101163</v>
       </c>
       <c r="Z31" s="114">
         <v>101662</v>
       </c>
       <c r="AA31" s="114">
         <v>98546</v>
       </c>
       <c r="AB31" s="114">
         <v>105110</v>
       </c>
       <c r="AC31" s="114">
         <v>86122</v>
       </c>
-      <c r="AD31" s="213"/>
-      <c r="AE31" s="184"/>
+      <c r="AD31" s="114">
+        <v>104876</v>
+      </c>
+      <c r="AE31" s="213"/>
       <c r="AF31" s="184"/>
       <c r="AG31" s="184"/>
       <c r="AH31" s="184"/>
       <c r="AI31" s="184"/>
       <c r="AJ31" s="184"/>
       <c r="AK31" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A32" s="122"/>
       <c r="B32" s="135"/>
       <c r="C32" s="126"/>
       <c r="D32" s="99" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB32" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC32" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE32" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD32" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE32" s="214"/>
       <c r="AF32" s="184"/>
       <c r="AG32" s="184"/>
       <c r="AH32" s="184"/>
       <c r="AI32" s="184"/>
       <c r="AJ32" s="184"/>
       <c r="AK32" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A33" s="122"/>
       <c r="B33" s="135"/>
       <c r="C33" s="126"/>
       <c r="D33" s="100" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E33" s="114">
         <v>18250</v>
       </c>
       <c r="F33" s="114">
         <v>19883</v>
       </c>
       <c r="G33" s="114">
         <v>20929</v>
       </c>
       <c r="H33" s="114">
         <v>20967</v>
       </c>
       <c r="I33" s="114">
         <v>25967</v>
       </c>
       <c r="J33" s="114">
         <v>33639</v>
       </c>
       <c r="K33" s="114">
         <v>36443</v>
       </c>
       <c r="L33" s="114">
         <v>47627</v>
       </c>
@@ -9673,179 +9691,183 @@
       <c r="O33" s="114">
         <v>49731</v>
       </c>
       <c r="P33" s="114">
         <v>52229</v>
       </c>
       <c r="Q33" s="114">
         <v>63229</v>
       </c>
       <c r="R33" s="114">
         <v>63541</v>
       </c>
       <c r="S33" s="114">
         <v>67998</v>
       </c>
       <c r="T33" s="114">
         <v>94110</v>
       </c>
       <c r="U33" s="114">
         <v>101443</v>
       </c>
       <c r="V33" s="114">
         <v>115435</v>
       </c>
       <c r="W33" s="114">
-        <v>109925</v>
+        <v>109980</v>
       </c>
       <c r="X33" s="114">
-        <v>115094</v>
+        <v>115105</v>
       </c>
       <c r="Y33" s="114">
-        <v>124789</v>
+        <v>124799</v>
       </c>
       <c r="Z33" s="114">
-        <v>127557</v>
+        <v>127570</v>
       </c>
       <c r="AA33" s="114">
-        <v>131860</v>
+        <v>131863</v>
       </c>
       <c r="AB33" s="114">
         <v>133143</v>
       </c>
       <c r="AC33" s="114">
-        <v>132450</v>
-[...2 lines deleted...]
-      <c r="AE33" s="184"/>
+        <v>132506</v>
+      </c>
+      <c r="AD33" s="114">
+        <v>152750</v>
+      </c>
+      <c r="AE33" s="215"/>
       <c r="AF33" s="184"/>
       <c r="AG33" s="184"/>
       <c r="AH33" s="184"/>
       <c r="AI33" s="184"/>
       <c r="AJ33" s="184"/>
       <c r="AK33" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A34" s="131"/>
       <c r="B34" s="135"/>
       <c r="C34" s="127"/>
       <c r="D34" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="R34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="S34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="U34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="V34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="W34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="X34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Y34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Z34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AA34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AB34" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AC34" s="114" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="AE34" s="184"/>
+        <v>86</v>
+      </c>
+      <c r="AD34" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="AE34" s="216"/>
       <c r="AF34" s="184"/>
       <c r="AG34" s="184"/>
       <c r="AH34" s="184"/>
       <c r="AI34" s="184"/>
       <c r="AJ34" s="184"/>
       <c r="AK34" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A35" s="130"/>
       <c r="B35" s="136"/>
       <c r="C35" s="132" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D35" s="95"/>
       <c r="E35" s="114">
         <v>26041</v>
       </c>
       <c r="F35" s="114">
         <v>32666</v>
       </c>
       <c r="G35" s="114">
         <v>30285</v>
       </c>
       <c r="H35" s="114">
         <v>32188</v>
       </c>
       <c r="I35" s="114">
         <v>32262</v>
       </c>
       <c r="J35" s="114">
         <v>38846</v>
       </c>
       <c r="K35" s="114">
         <v>42209</v>
       </c>
       <c r="L35" s="114">
         <v>50939</v>
@@ -9879,160 +9901,164 @@
       </c>
       <c r="V35" s="114">
         <v>114768</v>
       </c>
       <c r="W35" s="114">
         <v>110887</v>
       </c>
       <c r="X35" s="114">
         <v>114431</v>
       </c>
       <c r="Y35" s="114">
         <v>119735</v>
       </c>
       <c r="Z35" s="114">
         <v>124904</v>
       </c>
       <c r="AA35" s="114">
         <v>123928</v>
       </c>
       <c r="AB35" s="114">
         <v>120185</v>
       </c>
       <c r="AC35" s="114">
         <v>116545</v>
       </c>
-      <c r="AD35" s="217"/>
-      <c r="AE35" s="184"/>
+      <c r="AD35" s="114">
+        <v>125622</v>
+      </c>
+      <c r="AE35" s="217"/>
       <c r="AF35" s="184"/>
       <c r="AG35" s="184"/>
       <c r="AH35" s="184"/>
       <c r="AI35" s="184"/>
       <c r="AJ35" s="184"/>
       <c r="AK35" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A36" s="122"/>
       <c r="B36" s="135"/>
       <c r="C36" s="125"/>
       <c r="D36" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB36" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC36" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE36" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD36" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE36" s="218"/>
       <c r="AF36" s="184"/>
       <c r="AG36" s="184"/>
       <c r="AH36" s="184"/>
       <c r="AI36" s="184"/>
       <c r="AJ36" s="184"/>
       <c r="AK36" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A37" s="122"/>
       <c r="B37" s="135"/>
       <c r="C37" s="126"/>
       <c r="D37" s="98" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E37" s="114">
         <v>25816</v>
       </c>
       <c r="F37" s="114">
         <v>32450</v>
       </c>
       <c r="G37" s="114">
         <v>30073</v>
       </c>
       <c r="H37" s="114">
         <v>32010</v>
       </c>
       <c r="I37" s="114">
         <v>32117</v>
       </c>
       <c r="J37" s="114">
         <v>38700</v>
       </c>
       <c r="K37" s="114">
         <v>42059</v>
       </c>
       <c r="L37" s="114">
         <v>50802</v>
       </c>
@@ -10065,59 +10091,61 @@
       </c>
       <c r="V37" s="114">
         <v>114656</v>
       </c>
       <c r="W37" s="114">
         <v>110789</v>
       </c>
       <c r="X37" s="114">
         <v>114317</v>
       </c>
       <c r="Y37" s="114">
         <v>119465</v>
       </c>
       <c r="Z37" s="114">
         <v>124615</v>
       </c>
       <c r="AA37" s="114">
         <v>123659</v>
       </c>
       <c r="AB37" s="114">
         <v>119907</v>
       </c>
       <c r="AC37" s="114">
         <v>116281</v>
       </c>
-      <c r="AD37" s="219"/>
-      <c r="AE37" s="184"/>
+      <c r="AD37" s="114">
+        <v>125348</v>
+      </c>
+      <c r="AE37" s="219"/>
       <c r="AF37" s="184"/>
       <c r="AG37" s="184"/>
       <c r="AH37" s="184"/>
       <c r="AI37" s="184"/>
       <c r="AJ37" s="184"/>
       <c r="AK37" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A38" s="122"/>
       <c r="B38" s="135"/>
       <c r="C38" s="126"/>
       <c r="D38" s="99" t="s">
         <v>2</v>
       </c>
       <c r="E38" s="114">
         <v>225</v>
       </c>
       <c r="F38" s="114">
         <v>216</v>
       </c>
       <c r="G38" s="114">
         <v>212</v>
       </c>
       <c r="H38" s="114">
         <v>178</v>
       </c>
       <c r="I38" s="114">
         <v>145</v>
       </c>
       <c r="J38" s="114">
@@ -10158,252 +10186,258 @@
       </c>
       <c r="V38" s="114">
         <v>97</v>
       </c>
       <c r="W38" s="114">
         <v>98</v>
       </c>
       <c r="X38" s="114">
         <v>114</v>
       </c>
       <c r="Y38" s="114">
         <v>270</v>
       </c>
       <c r="Z38" s="114">
         <v>284</v>
       </c>
       <c r="AA38" s="114">
         <v>267</v>
       </c>
       <c r="AB38" s="114">
         <v>270</v>
       </c>
       <c r="AC38" s="114">
         <v>247</v>
       </c>
-      <c r="AD38" s="220"/>
-      <c r="AE38" s="184"/>
+      <c r="AD38" s="114">
+        <v>236</v>
+      </c>
+      <c r="AE38" s="220"/>
       <c r="AF38" s="184"/>
       <c r="AG38" s="184"/>
       <c r="AH38" s="184"/>
       <c r="AI38" s="184"/>
       <c r="AJ38" s="184"/>
       <c r="AK38" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A39" s="122"/>
       <c r="B39" s="135"/>
       <c r="C39" s="126"/>
       <c r="D39" s="100" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K39" s="114">
         <v>2</v>
       </c>
       <c r="L39" s="114">
         <v>2</v>
       </c>
       <c r="M39" s="114">
         <v>125</v>
       </c>
       <c r="N39" s="114">
         <v>5</v>
       </c>
       <c r="O39" s="114">
         <v>4</v>
       </c>
       <c r="P39" s="114">
         <v>3</v>
       </c>
       <c r="Q39" s="114">
         <v>7</v>
       </c>
       <c r="R39" s="114">
         <v>12</v>
       </c>
       <c r="S39" s="114">
         <v>15</v>
       </c>
       <c r="T39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U39" s="114">
         <v>12</v>
       </c>
       <c r="V39" s="114">
         <v>15</v>
       </c>
       <c r="W39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y39" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z39" s="114">
         <v>5</v>
       </c>
       <c r="AA39" s="114">
         <v>2</v>
       </c>
       <c r="AB39" s="114">
         <v>8</v>
       </c>
       <c r="AC39" s="114">
         <v>17</v>
       </c>
-      <c r="AD39" s="221"/>
-      <c r="AE39" s="184"/>
+      <c r="AD39" s="114">
+        <v>38</v>
+      </c>
+      <c r="AE39" s="221"/>
       <c r="AF39" s="184"/>
       <c r="AG39" s="184"/>
       <c r="AH39" s="184"/>
       <c r="AI39" s="184"/>
       <c r="AJ39" s="184"/>
       <c r="AK39" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A40" s="131"/>
       <c r="B40" s="135"/>
       <c r="C40" s="127"/>
       <c r="D40" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P40" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q40" s="114">
         <v>7</v>
       </c>
       <c r="R40" s="114">
         <v>12</v>
       </c>
       <c r="S40" s="114">
         <v>15</v>
       </c>
       <c r="T40" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U40" s="114">
         <v>12</v>
       </c>
       <c r="V40" s="114">
         <v>15</v>
       </c>
       <c r="W40" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X40" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y40" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z40" s="114">
         <v>5</v>
       </c>
       <c r="AA40" s="114">
         <v>2</v>
       </c>
       <c r="AB40" s="114">
         <v>8</v>
       </c>
       <c r="AC40" s="114">
         <v>17</v>
       </c>
-      <c r="AD40" s="222"/>
-      <c r="AE40" s="184"/>
+      <c r="AD40" s="114">
+        <v>38</v>
+      </c>
+      <c r="AE40" s="222"/>
       <c r="AF40" s="184"/>
       <c r="AG40" s="184"/>
       <c r="AH40" s="184"/>
       <c r="AI40" s="184"/>
       <c r="AJ40" s="184"/>
       <c r="AK40" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A41" s="130"/>
       <c r="B41" s="136"/>
       <c r="C41" s="132" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D41" s="95"/>
       <c r="E41" s="114">
         <v>1957</v>
       </c>
       <c r="F41" s="114">
         <v>1647</v>
       </c>
       <c r="G41" s="114">
         <v>1794</v>
       </c>
       <c r="H41" s="114">
         <v>1731</v>
       </c>
       <c r="I41" s="114">
         <v>23052</v>
       </c>
       <c r="J41" s="114">
         <v>33446</v>
       </c>
       <c r="K41" s="114">
         <v>43716</v>
       </c>
       <c r="L41" s="114">
         <v>50511</v>
@@ -10432,165 +10466,169 @@
       <c r="T41" s="114">
         <v>72863</v>
       </c>
       <c r="U41" s="114">
         <v>78183</v>
       </c>
       <c r="V41" s="114">
         <v>75845</v>
       </c>
       <c r="W41" s="114">
         <v>69461</v>
       </c>
       <c r="X41" s="114">
         <v>64224</v>
       </c>
       <c r="Y41" s="114">
         <v>55738</v>
       </c>
       <c r="Z41" s="114">
         <v>57739</v>
       </c>
       <c r="AA41" s="114">
         <v>54255</v>
       </c>
       <c r="AB41" s="114">
-        <v>61994</v>
+        <v>62035</v>
       </c>
       <c r="AC41" s="114">
-        <v>64828</v>
-[...2 lines deleted...]
-      <c r="AE41" s="184"/>
+        <v>64933</v>
+      </c>
+      <c r="AD41" s="114">
+        <v>85034</v>
+      </c>
+      <c r="AE41" s="223"/>
       <c r="AF41" s="184"/>
       <c r="AG41" s="184"/>
       <c r="AH41" s="184"/>
       <c r="AI41" s="184"/>
       <c r="AJ41" s="184"/>
       <c r="AK41" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A42" s="130"/>
       <c r="B42" s="136"/>
       <c r="C42" s="128"/>
       <c r="D42" s="99" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB42" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC42" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE42" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD42" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE42" s="224"/>
       <c r="AF42" s="184"/>
       <c r="AG42" s="184"/>
       <c r="AH42" s="184"/>
       <c r="AI42" s="184"/>
       <c r="AJ42" s="184"/>
       <c r="AK42" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A43" s="130"/>
       <c r="B43" s="136"/>
       <c r="C43" s="129"/>
       <c r="D43" s="100" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E43" s="114">
         <v>1957</v>
       </c>
       <c r="F43" s="114">
         <v>1647</v>
       </c>
       <c r="G43" s="114">
         <v>1794</v>
       </c>
       <c r="H43" s="114">
         <v>1731</v>
       </c>
       <c r="I43" s="114">
         <v>23052</v>
       </c>
       <c r="J43" s="114">
         <v>33446</v>
       </c>
       <c r="K43" s="114">
         <v>43716</v>
       </c>
       <c r="L43" s="114">
         <v>50511</v>
       </c>
@@ -10618,71 +10656,73 @@
       <c r="T43" s="114">
         <v>72863</v>
       </c>
       <c r="U43" s="114">
         <v>78183</v>
       </c>
       <c r="V43" s="114">
         <v>75845</v>
       </c>
       <c r="W43" s="114">
         <v>69461</v>
       </c>
       <c r="X43" s="114">
         <v>64224</v>
       </c>
       <c r="Y43" s="114">
         <v>55738</v>
       </c>
       <c r="Z43" s="114">
         <v>57739</v>
       </c>
       <c r="AA43" s="114">
         <v>54255</v>
       </c>
       <c r="AB43" s="114">
-        <v>61994</v>
+        <v>62035</v>
       </c>
       <c r="AC43" s="114">
-        <v>64828</v>
-[...2 lines deleted...]
-      <c r="AE43" s="184"/>
+        <v>64933</v>
+      </c>
+      <c r="AD43" s="114">
+        <v>85034</v>
+      </c>
+      <c r="AE43" s="225"/>
       <c r="AF43" s="184"/>
       <c r="AG43" s="184"/>
       <c r="AH43" s="184"/>
       <c r="AI43" s="184"/>
       <c r="AJ43" s="184"/>
       <c r="AK43" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A44" s="130"/>
       <c r="B44" s="136"/>
       <c r="C44" s="132" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D44" s="95"/>
       <c r="E44" s="114">
         <v>4057</v>
       </c>
       <c r="F44" s="114">
         <v>1857</v>
       </c>
       <c r="G44" s="114">
         <v>2058</v>
       </c>
       <c r="H44" s="114">
         <v>2734</v>
       </c>
       <c r="I44" s="114">
         <v>6487</v>
       </c>
       <c r="J44" s="114">
         <v>3298</v>
       </c>
       <c r="K44" s="114">
         <v>4884</v>
       </c>
       <c r="L44" s="114">
         <v>4954</v>
@@ -10716,160 +10756,164 @@
       </c>
       <c r="V44" s="114">
         <v>14580</v>
       </c>
       <c r="W44" s="114">
         <v>18707</v>
       </c>
       <c r="X44" s="114">
         <v>17993</v>
       </c>
       <c r="Y44" s="114">
         <v>18999</v>
       </c>
       <c r="Z44" s="114">
         <v>18813</v>
       </c>
       <c r="AA44" s="114">
         <v>18436</v>
       </c>
       <c r="AB44" s="114">
         <v>15574</v>
       </c>
       <c r="AC44" s="114">
         <v>20195</v>
       </c>
-      <c r="AD44" s="226"/>
-      <c r="AE44" s="184"/>
+      <c r="AD44" s="114">
+        <v>26591</v>
+      </c>
+      <c r="AE44" s="226"/>
       <c r="AF44" s="184"/>
       <c r="AG44" s="184"/>
       <c r="AH44" s="184"/>
       <c r="AI44" s="184"/>
       <c r="AJ44" s="184"/>
       <c r="AK44" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A45" s="122"/>
       <c r="B45" s="135"/>
       <c r="C45" s="125"/>
       <c r="D45" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB45" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC45" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE45" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD45" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE45" s="227"/>
       <c r="AF45" s="184"/>
       <c r="AG45" s="184"/>
       <c r="AH45" s="184"/>
       <c r="AI45" s="184"/>
       <c r="AJ45" s="184"/>
       <c r="AK45" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A46" s="122"/>
       <c r="B46" s="135"/>
       <c r="C46" s="126"/>
       <c r="D46" s="98" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E46" s="114">
         <v>2438</v>
       </c>
       <c r="F46" s="114">
         <v>1715</v>
       </c>
       <c r="G46" s="114">
         <v>1947</v>
       </c>
       <c r="H46" s="114">
         <v>2631</v>
       </c>
       <c r="I46" s="114">
         <v>6487</v>
       </c>
       <c r="J46" s="114">
         <v>3298</v>
       </c>
       <c r="K46" s="114">
         <v>4884</v>
       </c>
       <c r="L46" s="114">
         <v>4871</v>
       </c>
@@ -10902,181 +10946,185 @@
       </c>
       <c r="V46" s="114">
         <v>13647</v>
       </c>
       <c r="W46" s="114">
         <v>17149</v>
       </c>
       <c r="X46" s="114">
         <v>15348</v>
       </c>
       <c r="Y46" s="114">
         <v>16631</v>
       </c>
       <c r="Z46" s="114">
         <v>15184</v>
       </c>
       <c r="AA46" s="114">
         <v>14540</v>
       </c>
       <c r="AB46" s="114">
         <v>13743</v>
       </c>
       <c r="AC46" s="114">
         <v>17313</v>
       </c>
-      <c r="AD46" s="228"/>
-      <c r="AE46" s="184"/>
+      <c r="AD46" s="114">
+        <v>22662</v>
+      </c>
+      <c r="AE46" s="228"/>
       <c r="AF46" s="184"/>
       <c r="AG46" s="184"/>
       <c r="AH46" s="184"/>
       <c r="AI46" s="184"/>
       <c r="AJ46" s="184"/>
       <c r="AK46" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A47" s="122"/>
       <c r="B47" s="135"/>
       <c r="C47" s="126"/>
       <c r="D47" s="99" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB47" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC47" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE47" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD47" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE47" s="229"/>
       <c r="AF47" s="184"/>
       <c r="AG47" s="184"/>
       <c r="AH47" s="184"/>
       <c r="AI47" s="184"/>
       <c r="AJ47" s="184"/>
       <c r="AK47" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:37" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A48" s="122"/>
       <c r="B48" s="135"/>
       <c r="C48" s="126"/>
       <c r="D48" s="100" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E48" s="114">
         <v>1619</v>
       </c>
       <c r="F48" s="114">
         <v>142</v>
       </c>
       <c r="G48" s="114">
         <v>111</v>
       </c>
       <c r="H48" s="114">
         <v>103</v>
       </c>
       <c r="I48" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J48" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K48" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L48" s="114">
         <v>83</v>
       </c>
       <c r="M48" s="114">
         <v>240</v>
       </c>
       <c r="N48" s="114">
         <v>179</v>
       </c>
       <c r="O48" s="114">
         <v>371</v>
       </c>
       <c r="P48" s="114">
         <v>1529</v>
       </c>
       <c r="Q48" s="114">
         <v>421</v>
       </c>
       <c r="R48" s="114">
         <v>1047</v>
       </c>
       <c r="S48" s="114">
         <v>825</v>
       </c>
@@ -11088,152 +11136,156 @@
       </c>
       <c r="V48" s="114">
         <v>933</v>
       </c>
       <c r="W48" s="114">
         <v>1558</v>
       </c>
       <c r="X48" s="114">
         <v>2645</v>
       </c>
       <c r="Y48" s="114">
         <v>2368</v>
       </c>
       <c r="Z48" s="114">
         <v>3629</v>
       </c>
       <c r="AA48" s="114">
         <v>3896</v>
       </c>
       <c r="AB48" s="114">
         <v>1831</v>
       </c>
       <c r="AC48" s="114">
         <v>2882</v>
       </c>
-      <c r="AD48" s="230"/>
-      <c r="AE48" s="184"/>
+      <c r="AD48" s="114">
+        <v>3929</v>
+      </c>
+      <c r="AE48" s="230"/>
       <c r="AF48" s="184"/>
       <c r="AG48" s="184"/>
       <c r="AH48" s="184"/>
       <c r="AI48" s="184"/>
       <c r="AJ48" s="184"/>
       <c r="AK48" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A49" s="131"/>
       <c r="B49" s="137"/>
       <c r="C49" s="127"/>
       <c r="D49" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P49" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q49" s="114">
         <v>313</v>
       </c>
       <c r="R49" s="114">
         <v>492</v>
       </c>
       <c r="S49" s="114">
         <v>817</v>
       </c>
       <c r="T49" s="114">
         <v>233</v>
       </c>
       <c r="U49" s="114">
         <v>246</v>
       </c>
       <c r="V49" s="114">
         <v>307</v>
       </c>
       <c r="W49" s="114">
         <v>1378</v>
       </c>
       <c r="X49" s="114">
         <v>2570</v>
       </c>
       <c r="Y49" s="114">
         <v>2224</v>
       </c>
       <c r="Z49" s="114">
         <v>2107</v>
       </c>
       <c r="AA49" s="114">
         <v>2790</v>
       </c>
       <c r="AB49" s="114">
         <v>1669</v>
       </c>
       <c r="AC49" s="114">
         <v>2740</v>
       </c>
-      <c r="AD49" s="231"/>
-      <c r="AE49" s="184"/>
+      <c r="AD49" s="114">
+        <v>3754</v>
+      </c>
+      <c r="AE49" s="231"/>
       <c r="AF49" s="184"/>
       <c r="AG49" s="184"/>
       <c r="AH49" s="184"/>
       <c r="AI49" s="184"/>
       <c r="AJ49" s="184"/>
       <c r="AK49" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:44" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A50" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B50" s="123"/>
       <c r="C50" s="35"/>
       <c r="D50" s="95"/>
       <c r="E50" s="114">
         <v>111370</v>
       </c>
       <c r="F50" s="114">
         <v>126572</v>
       </c>
       <c r="G50" s="114">
         <v>166046</v>
       </c>
       <c r="H50" s="114">
         <v>211139</v>
       </c>
       <c r="I50" s="114">
         <v>246560</v>
       </c>
       <c r="J50" s="114">
@@ -11274,923 +11326,927 @@
       </c>
       <c r="V50" s="114">
         <v>456658</v>
       </c>
       <c r="W50" s="114">
         <v>466792</v>
       </c>
       <c r="X50" s="114">
         <v>483240</v>
       </c>
       <c r="Y50" s="114">
         <v>535327</v>
       </c>
       <c r="Z50" s="114">
         <v>553984</v>
       </c>
       <c r="AA50" s="114">
         <v>559956</v>
       </c>
       <c r="AB50" s="114">
         <v>575597</v>
       </c>
       <c r="AC50" s="114">
         <v>581411</v>
       </c>
-      <c r="AD50" s="232"/>
-      <c r="AE50" s="184"/>
+      <c r="AD50" s="114">
+        <v>607488</v>
+      </c>
+      <c r="AE50" s="232"/>
       <c r="AF50" s="184"/>
       <c r="AG50" s="184"/>
       <c r="AH50" s="184"/>
       <c r="AI50" s="184"/>
       <c r="AJ50" s="184"/>
       <c r="AK50" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:44" s="10" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B51" s="58"/>
       <c r="C51" s="58"/>
       <c r="D51" s="96"/>
       <c r="E51" s="118">
-        <v>274052</v>
+        <v>273939</v>
       </c>
       <c r="F51" s="118">
-        <v>309874</v>
+        <v>309707</v>
       </c>
       <c r="G51" s="118">
-        <v>369826</v>
+        <v>369728</v>
       </c>
       <c r="H51" s="118">
-        <v>469511</v>
+        <v>469290</v>
       </c>
       <c r="I51" s="118">
-        <v>566767</v>
+        <v>566627</v>
       </c>
       <c r="J51" s="118">
-        <v>636351</v>
+        <v>636145</v>
       </c>
       <c r="K51" s="118">
-        <v>736458</v>
+        <v>736165</v>
       </c>
       <c r="L51" s="118">
-        <v>852640</v>
+        <v>852262</v>
       </c>
       <c r="M51" s="118">
-        <v>847986</v>
+        <v>847855</v>
       </c>
       <c r="N51" s="118">
-        <v>974168</v>
+        <v>972815</v>
       </c>
       <c r="O51" s="118">
-        <v>1115366</v>
+        <v>1112217</v>
       </c>
       <c r="P51" s="118">
-        <v>1163244</v>
+        <v>1161134</v>
       </c>
       <c r="Q51" s="118">
-        <v>1304266</v>
+        <v>1300847</v>
       </c>
       <c r="R51" s="118">
-        <v>1456400</v>
+        <v>1451666</v>
       </c>
       <c r="S51" s="118">
-        <v>1585652</v>
+        <v>1581289</v>
       </c>
       <c r="T51" s="118">
-        <v>1677361</v>
+        <v>1673267</v>
       </c>
       <c r="U51" s="118">
-        <v>1794955</v>
+        <v>1786747</v>
       </c>
       <c r="V51" s="118">
-        <v>2010381</v>
+        <v>1997839</v>
       </c>
       <c r="W51" s="118">
-        <v>2077743</v>
+        <v>2066609</v>
       </c>
       <c r="X51" s="118">
-        <v>2283565</v>
+        <v>2269672</v>
       </c>
       <c r="Y51" s="118">
-        <v>2521969</v>
+        <v>2508661</v>
       </c>
       <c r="Z51" s="118">
-        <v>2728730</v>
+        <v>2701362</v>
       </c>
       <c r="AA51" s="118">
-        <v>2661984</v>
+        <v>2634871</v>
       </c>
       <c r="AB51" s="118">
-        <v>2886708</v>
+        <v>2843802</v>
       </c>
       <c r="AC51" s="118">
-        <v>3034873</v>
-[...2 lines deleted...]
-      <c r="AE51" s="184"/>
+        <v>2991252</v>
+      </c>
+      <c r="AD51" s="118">
+        <v>3267000</v>
+      </c>
+      <c r="AE51" s="233"/>
       <c r="AF51" s="184"/>
       <c r="AG51" s="184"/>
       <c r="AH51" s="184"/>
       <c r="AI51" s="184"/>
       <c r="AJ51" s="184"/>
       <c r="AK51" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:44" s="10" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B52" s="29" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D52" s="33"/>
       <c r="E52" s="32"/>
       <c r="F52" s="11"/>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11"/>
       <c r="J52" s="11"/>
       <c r="K52" s="11"/>
       <c r="L52" s="11"/>
       <c r="M52" s="11"/>
       <c r="N52" s="11"/>
       <c r="O52" s="11"/>
       <c r="P52" s="11"/>
       <c r="Q52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ52" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK52" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:44" s="10" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A53" s="33"/>
       <c r="B53" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D53" s="33"/>
       <c r="E53" s="32"/>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
       <c r="J53" s="11"/>
       <c r="K53" s="11"/>
       <c r="L53" s="11"/>
       <c r="M53" s="11"/>
       <c r="N53" s="11"/>
       <c r="O53" s="11"/>
       <c r="P53" s="11"/>
       <c r="Q53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ53" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK53" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL53" s="30"/>
       <c r="AM53" s="30"/>
       <c r="AN53" s="30"/>
       <c r="AO53" s="30"/>
       <c r="AP53" s="30"/>
       <c r="AQ53" s="30"/>
       <c r="AR53" s="30"/>
     </row>
     <row r="54" spans="1:44" s="10" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A54" s="33"/>
       <c r="B54" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D54" s="33"/>
       <c r="E54" s="32"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="11"/>
       <c r="K54" s="11"/>
       <c r="L54" s="11"/>
       <c r="M54" s="11"/>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
       <c r="P54" s="11"/>
       <c r="Q54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ54" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK54" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL54" s="30"/>
       <c r="AM54" s="30"/>
       <c r="AN54" s="30"/>
       <c r="AO54" s="30"/>
       <c r="AP54" s="30"/>
       <c r="AQ54" s="30"/>
       <c r="AR54" s="30"/>
     </row>
-    <row r="55" spans="1:44" s="10" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:44" s="10" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A55" s="33"/>
-      <c r="B55" s="29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B55" s="29"/>
       <c r="D55" s="33"/>
       <c r="E55" s="32"/>
       <c r="F55" s="11"/>
       <c r="G55" s="11"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11"/>
       <c r="J55" s="11"/>
       <c r="K55" s="11"/>
       <c r="L55" s="11"/>
       <c r="M55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
       <c r="P55" s="11"/>
       <c r="Q55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ55" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK55" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL55" s="30"/>
       <c r="AM55" s="30"/>
       <c r="AN55" s="30"/>
       <c r="AO55" s="30"/>
       <c r="AP55" s="30"/>
       <c r="AQ55" s="30"/>
       <c r="AR55" s="30"/>
     </row>
     <row r="56" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A56" s="70"/>
       <c r="Q56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ56" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK56" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:44" ht="1.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C57" s="75"/>
       <c r="D57" s="75"/>
       <c r="E57" s="75"/>
       <c r="F57" s="75"/>
       <c r="G57" s="75"/>
       <c r="H57" s="75"/>
       <c r="I57" s="75"/>
       <c r="J57" s="75"/>
       <c r="K57" s="75"/>
       <c r="L57" s="75"/>
       <c r="M57" s="75"/>
       <c r="N57" s="75"/>
       <c r="O57" s="75"/>
       <c r="P57" s="75"/>
       <c r="Q57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ57" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK57" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="58" spans="1:44" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="321" t="s">
-[...57 lines deleted...]
-        <v>57</v>
+      <c r="A58" s="306" t="s">
+        <v>19</v>
+      </c>
+      <c r="B58" s="307"/>
+      <c r="C58" s="307"/>
+      <c r="D58" s="307"/>
+      <c r="E58" s="307"/>
+      <c r="F58" s="307"/>
+      <c r="G58" s="307"/>
+      <c r="H58" s="307"/>
+      <c r="I58" s="307"/>
+      <c r="J58" s="307"/>
+      <c r="K58" s="307"/>
+      <c r="L58" s="307"/>
+      <c r="M58" s="307"/>
+      <c r="N58" s="307"/>
+      <c r="O58" s="307"/>
+      <c r="P58" s="307"/>
+      <c r="Q58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="R58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="S58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="T58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="U58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="V58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="W58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="X58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC58" s="308" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD58" s="308" t="s">
+        <v>55</v>
       </c>
       <c r="AE58" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF58" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG58" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH58" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI58" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ58" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK58" s="10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:44" s="107" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F59" s="110"/>
       <c r="G59" s="110"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R59" s="14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S59" s="14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T59" s="14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U59" s="14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V59" s="14" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W59" s="184" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X59" s="184" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y59" s="184" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z59" s="184" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="AA59" s="184" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB59" s="309" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC59" s="309" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD59" s="309" t="s">
+        <v>55</v>
       </c>
       <c r="AE59" s="184" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF59" s="184" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG59" s="184" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH59" s="184" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI59" s="155" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ59" s="155" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK59" s="111" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL59" s="110"/>
       <c r="AM59" s="110"/>
       <c r="AN59" s="110"/>
       <c r="AO59" s="110"/>
       <c r="AP59" s="110"/>
       <c r="AQ59" s="110"/>
       <c r="AR59" s="110"/>
     </row>
     <row r="60" spans="1:44" s="105" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="325" t="s">
-[...4 lines deleted...]
-      <c r="D60" s="327"/>
+      <c r="A60" s="310" t="s">
+        <v>21</v>
+      </c>
+      <c r="B60" s="311"/>
+      <c r="C60" s="311"/>
+      <c r="D60" s="312"/>
       <c r="E60" s="113" t="s">
+        <v>60</v>
+      </c>
+      <c r="F60" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="G60" s="113" t="s">
         <v>62</v>
       </c>
-      <c r="F60" s="113" t="s">
+      <c r="H60" s="113" t="s">
         <v>63</v>
       </c>
-      <c r="G60" s="113" t="s">
+      <c r="I60" s="113" t="s">
         <v>64</v>
       </c>
-      <c r="H60" s="113" t="s">
+      <c r="J60" s="113" t="s">
         <v>65</v>
       </c>
-      <c r="I60" s="113" t="s">
+      <c r="K60" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="J60" s="113" t="s">
+      <c r="L60" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="K60" s="113" t="s">
+      <c r="M60" s="113" t="s">
         <v>68</v>
       </c>
-      <c r="L60" s="113" t="s">
+      <c r="N60" s="113" t="s">
         <v>69</v>
       </c>
-      <c r="M60" s="113" t="s">
+      <c r="O60" s="113" t="s">
         <v>70</v>
       </c>
-      <c r="N60" s="113" t="s">
+      <c r="P60" s="113" t="s">
         <v>71</v>
       </c>
-      <c r="O60" s="113" t="s">
+      <c r="Q60" s="113" t="s">
         <v>72</v>
       </c>
-      <c r="P60" s="113" t="s">
+      <c r="R60" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="Q60" s="113" t="s">
+      <c r="S60" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="R60" s="113" t="s">
+      <c r="T60" s="113" t="s">
         <v>75</v>
       </c>
-      <c r="S60" s="113" t="s">
+      <c r="U60" s="113" t="s">
         <v>76</v>
       </c>
-      <c r="T60" s="113" t="s">
+      <c r="V60" s="113" t="s">
         <v>77</v>
       </c>
-      <c r="U60" s="113" t="s">
+      <c r="W60" s="113" t="s">
         <v>78</v>
       </c>
-      <c r="V60" s="113" t="s">
+      <c r="X60" s="113" t="s">
         <v>79</v>
       </c>
-      <c r="W60" s="113" t="s">
+      <c r="Y60" s="113" t="s">
         <v>80</v>
       </c>
-      <c r="X60" s="113" t="s">
+      <c r="Z60" s="113" t="s">
         <v>81</v>
       </c>
-      <c r="Y60" s="113" t="s">
+      <c r="AA60" s="113" t="s">
         <v>82</v>
       </c>
-      <c r="Z60" s="113" t="s">
+      <c r="AB60" s="113" t="s">
         <v>83</v>
       </c>
-      <c r="AA60" s="113" t="s">
+      <c r="AC60" s="113" t="s">
         <v>84</v>
       </c>
-      <c r="AB60" s="113" t="s">
+      <c r="AD60" s="113" t="s">
         <v>85</v>
       </c>
-      <c r="AC60" s="113" t="s">
-[...3 lines deleted...]
-      <c r="AE60" s="184"/>
+      <c r="AE60" s="234"/>
       <c r="AF60" s="184"/>
       <c r="AG60" s="184"/>
       <c r="AH60" s="184"/>
       <c r="AI60" s="184"/>
       <c r="AJ60" s="184"/>
       <c r="AK60" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL60" s="109"/>
       <c r="AM60" s="109"/>
       <c r="AN60" s="109"/>
       <c r="AO60" s="109"/>
       <c r="AP60" s="109"/>
       <c r="AQ60" s="109"/>
       <c r="AR60" s="109"/>
     </row>
     <row r="61" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="328" t="s">
-[...4 lines deleted...]
-      <c r="D61" s="330"/>
+      <c r="A61" s="313" t="s">
+        <v>37</v>
+      </c>
+      <c r="B61" s="314"/>
+      <c r="C61" s="314"/>
+      <c r="D61" s="315"/>
       <c r="E61" s="114">
         <v>18875</v>
       </c>
       <c r="F61" s="114">
         <v>34149</v>
       </c>
       <c r="G61" s="114">
         <v>29514</v>
       </c>
       <c r="H61" s="114">
         <v>36692</v>
       </c>
       <c r="I61" s="114">
         <v>37678</v>
       </c>
       <c r="J61" s="114">
         <v>42631</v>
       </c>
       <c r="K61" s="114">
         <v>49291</v>
       </c>
       <c r="L61" s="114">
         <v>47666</v>
       </c>
       <c r="M61" s="114">
@@ -12217,70 +12273,72 @@
       <c r="T61" s="114">
         <v>65334</v>
       </c>
       <c r="U61" s="114">
         <v>73948</v>
       </c>
       <c r="V61" s="114">
         <v>82389</v>
       </c>
       <c r="W61" s="114">
         <v>84766</v>
       </c>
       <c r="X61" s="114">
         <v>98552</v>
       </c>
       <c r="Y61" s="114">
         <v>110746</v>
       </c>
       <c r="Z61" s="114">
         <v>127064</v>
       </c>
       <c r="AA61" s="114">
         <v>125628</v>
       </c>
       <c r="AB61" s="114">
-        <v>138503</v>
+        <v>138575</v>
       </c>
       <c r="AC61" s="114">
-        <v>152237</v>
-[...2 lines deleted...]
-      <c r="AE61" s="184"/>
+        <v>152474</v>
+      </c>
+      <c r="AD61" s="114">
+        <v>175010</v>
+      </c>
+      <c r="AE61" s="235"/>
       <c r="AF61" s="184"/>
       <c r="AG61" s="184"/>
       <c r="AH61" s="184"/>
       <c r="AI61" s="184"/>
       <c r="AJ61" s="184"/>
       <c r="AK61" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="72"/>
       <c r="B62" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C62" s="35"/>
       <c r="D62" s="36"/>
       <c r="E62" s="114">
         <v>18797</v>
       </c>
       <c r="F62" s="114">
         <v>34062</v>
       </c>
       <c r="G62" s="114">
         <v>29345</v>
       </c>
       <c r="H62" s="114">
         <v>36460</v>
       </c>
       <c r="I62" s="114">
         <v>37486</v>
       </c>
       <c r="J62" s="114">
         <v>42325</v>
       </c>
       <c r="K62" s="114">
         <v>48588</v>
       </c>
       <c r="L62" s="114">
@@ -12310,70 +12368,72 @@
       <c r="T62" s="114">
         <v>64768</v>
       </c>
       <c r="U62" s="114">
         <v>71032</v>
       </c>
       <c r="V62" s="114">
         <v>80853</v>
       </c>
       <c r="W62" s="114">
         <v>83311</v>
       </c>
       <c r="X62" s="114">
         <v>96943</v>
       </c>
       <c r="Y62" s="114">
         <v>108612</v>
       </c>
       <c r="Z62" s="114">
         <v>122139</v>
       </c>
       <c r="AA62" s="114">
         <v>115558</v>
       </c>
       <c r="AB62" s="114">
-        <v>126799</v>
+        <v>126831</v>
       </c>
       <c r="AC62" s="114">
-        <v>132482</v>
-[...2 lines deleted...]
-      <c r="AE62" s="184"/>
+        <v>132515</v>
+      </c>
+      <c r="AD62" s="114">
+        <v>150582</v>
+      </c>
+      <c r="AE62" s="236"/>
       <c r="AF62" s="184"/>
       <c r="AG62" s="184"/>
       <c r="AH62" s="184"/>
       <c r="AI62" s="184"/>
       <c r="AJ62" s="184"/>
       <c r="AK62" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="74"/>
       <c r="B63" s="12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C63" s="12"/>
       <c r="D63" s="12"/>
       <c r="E63" s="114">
         <v>78</v>
       </c>
       <c r="F63" s="114">
         <v>87</v>
       </c>
       <c r="G63" s="114">
         <v>169</v>
       </c>
       <c r="H63" s="114">
         <v>232</v>
       </c>
       <c r="I63" s="114">
         <v>192</v>
       </c>
       <c r="J63" s="114">
         <v>306</v>
       </c>
       <c r="K63" s="114">
         <v>703</v>
       </c>
       <c r="L63" s="114">
@@ -12403,73 +12463,75 @@
       <c r="T63" s="114">
         <v>566</v>
       </c>
       <c r="U63" s="114">
         <v>2916</v>
       </c>
       <c r="V63" s="114">
         <v>1536</v>
       </c>
       <c r="W63" s="114">
         <v>1455</v>
       </c>
       <c r="X63" s="114">
         <v>1609</v>
       </c>
       <c r="Y63" s="114">
         <v>2134</v>
       </c>
       <c r="Z63" s="114">
         <v>4925</v>
       </c>
       <c r="AA63" s="114">
         <v>10070</v>
       </c>
       <c r="AB63" s="114">
-        <v>11704</v>
+        <v>11744</v>
       </c>
       <c r="AC63" s="114">
-        <v>19755</v>
-[...2 lines deleted...]
-      <c r="AE63" s="184"/>
+        <v>19959</v>
+      </c>
+      <c r="AD63" s="114">
+        <v>24428</v>
+      </c>
+      <c r="AE63" s="237"/>
       <c r="AF63" s="184"/>
       <c r="AG63" s="184"/>
       <c r="AH63" s="184"/>
       <c r="AI63" s="184"/>
       <c r="AJ63" s="184"/>
       <c r="AK63" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="304" t="s">
+      <c r="A64" s="316" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="305"/>
-[...1 lines deleted...]
-      <c r="D64" s="306"/>
+      <c r="B64" s="297"/>
+      <c r="C64" s="297"/>
+      <c r="D64" s="298"/>
       <c r="E64" s="114">
         <v>30064</v>
       </c>
       <c r="F64" s="114">
         <v>43014</v>
       </c>
       <c r="G64" s="114">
         <v>38237</v>
       </c>
       <c r="H64" s="114">
         <v>81390</v>
       </c>
       <c r="I64" s="114">
         <v>100807</v>
       </c>
       <c r="J64" s="114">
         <v>141606</v>
       </c>
       <c r="K64" s="114">
         <v>189750</v>
       </c>
       <c r="L64" s="114">
         <v>215235</v>
       </c>
       <c r="M64" s="114">
@@ -12501,68 +12563,70 @@
       </c>
       <c r="V64" s="114">
         <v>420904</v>
       </c>
       <c r="W64" s="114">
         <v>363877</v>
       </c>
       <c r="X64" s="114">
         <v>497770</v>
       </c>
       <c r="Y64" s="114">
         <v>679640</v>
       </c>
       <c r="Z64" s="114">
         <v>835656</v>
       </c>
       <c r="AA64" s="114">
         <v>532443</v>
       </c>
       <c r="AB64" s="114">
         <v>710900</v>
       </c>
       <c r="AC64" s="114">
         <v>986268</v>
       </c>
-      <c r="AD64" s="238"/>
-      <c r="AE64" s="184"/>
+      <c r="AD64" s="114">
+        <v>1388015</v>
+      </c>
+      <c r="AE64" s="238"/>
       <c r="AF64" s="184"/>
       <c r="AG64" s="184"/>
       <c r="AH64" s="184"/>
       <c r="AI64" s="184"/>
       <c r="AJ64" s="184"/>
       <c r="AK64" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="332"/>
-[...4 lines deleted...]
-      <c r="D65" s="306"/>
+      <c r="A65" s="318"/>
+      <c r="B65" s="317" t="s">
+        <v>38</v>
+      </c>
+      <c r="C65" s="297"/>
+      <c r="D65" s="298"/>
       <c r="E65" s="114">
         <v>25716</v>
       </c>
       <c r="F65" s="114">
         <v>38599</v>
       </c>
       <c r="G65" s="114">
         <v>32091</v>
       </c>
       <c r="H65" s="114">
         <v>71175</v>
       </c>
       <c r="I65" s="114">
         <v>89237</v>
       </c>
       <c r="J65" s="114">
         <v>134132</v>
       </c>
       <c r="K65" s="114">
         <v>183161</v>
       </c>
       <c r="L65" s="114">
         <v>209425</v>
       </c>
       <c r="M65" s="114">
@@ -12594,160 +12658,164 @@
       </c>
       <c r="V65" s="114">
         <v>418027</v>
       </c>
       <c r="W65" s="114">
         <v>361883</v>
       </c>
       <c r="X65" s="114">
         <v>495384</v>
       </c>
       <c r="Y65" s="114">
         <v>676881</v>
       </c>
       <c r="Z65" s="114">
         <v>831535</v>
       </c>
       <c r="AA65" s="114">
         <v>529674</v>
       </c>
       <c r="AB65" s="114">
         <v>708188</v>
       </c>
       <c r="AC65" s="114">
         <v>982136</v>
       </c>
-      <c r="AD65" s="239"/>
-      <c r="AE65" s="184"/>
+      <c r="AD65" s="114">
+        <v>1380941</v>
+      </c>
+      <c r="AE65" s="239"/>
       <c r="AF65" s="184"/>
       <c r="AG65" s="184"/>
       <c r="AH65" s="184"/>
       <c r="AI65" s="184"/>
       <c r="AJ65" s="184"/>
       <c r="AK65" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="333"/>
-[...1 lines deleted...]
-      <c r="C66" s="292"/>
+      <c r="A66" s="319"/>
+      <c r="B66" s="321"/>
+      <c r="C66" s="324"/>
       <c r="D66" s="80" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB66" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC66" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE66" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD66" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE66" s="240"/>
       <c r="AF66" s="184"/>
       <c r="AG66" s="184"/>
       <c r="AH66" s="184"/>
       <c r="AI66" s="184"/>
       <c r="AJ66" s="184"/>
       <c r="AK66" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="333"/>
-[...1 lines deleted...]
-      <c r="C67" s="293"/>
+      <c r="A67" s="319"/>
+      <c r="B67" s="322"/>
+      <c r="C67" s="325"/>
       <c r="D67" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E67" s="114">
         <v>1669</v>
       </c>
       <c r="F67" s="114">
         <v>2574</v>
       </c>
       <c r="G67" s="114">
         <v>3327</v>
       </c>
       <c r="H67" s="114">
         <v>7186</v>
       </c>
       <c r="I67" s="114">
         <v>11966</v>
       </c>
       <c r="J67" s="114">
         <v>14583</v>
       </c>
       <c r="K67" s="114">
         <v>21084</v>
       </c>
       <c r="L67" s="114">
         <v>18905</v>
       </c>
@@ -12780,160 +12848,164 @@
       </c>
       <c r="V67" s="114">
         <v>36591</v>
       </c>
       <c r="W67" s="114">
         <v>35852</v>
       </c>
       <c r="X67" s="114">
         <v>41928</v>
       </c>
       <c r="Y67" s="114">
         <v>35816</v>
       </c>
       <c r="Z67" s="114">
         <v>50657</v>
       </c>
       <c r="AA67" s="114">
         <v>37284</v>
       </c>
       <c r="AB67" s="114">
         <v>44072</v>
       </c>
       <c r="AC67" s="114">
         <v>51648</v>
       </c>
-      <c r="AD67" s="241"/>
-      <c r="AE67" s="184"/>
+      <c r="AD67" s="114">
+        <v>58928</v>
+      </c>
+      <c r="AE67" s="241"/>
       <c r="AF67" s="184"/>
       <c r="AG67" s="184"/>
       <c r="AH67" s="184"/>
       <c r="AI67" s="184"/>
       <c r="AJ67" s="184"/>
       <c r="AK67" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="333"/>
-[...1 lines deleted...]
-      <c r="C68" s="293"/>
+      <c r="A68" s="319"/>
+      <c r="B68" s="322"/>
+      <c r="C68" s="325"/>
       <c r="D68" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB68" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC68" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE68" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD68" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE68" s="242"/>
       <c r="AF68" s="184"/>
       <c r="AG68" s="184"/>
       <c r="AH68" s="184"/>
       <c r="AI68" s="184"/>
       <c r="AJ68" s="184"/>
       <c r="AK68" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="333"/>
-[...1 lines deleted...]
-      <c r="C69" s="293"/>
+      <c r="A69" s="319"/>
+      <c r="B69" s="322"/>
+      <c r="C69" s="325"/>
       <c r="D69" s="81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E69" s="114">
         <v>24047</v>
       </c>
       <c r="F69" s="114">
         <v>36025</v>
       </c>
       <c r="G69" s="114">
         <v>28764</v>
       </c>
       <c r="H69" s="114">
         <v>63989</v>
       </c>
       <c r="I69" s="114">
         <v>77271</v>
       </c>
       <c r="J69" s="114">
         <v>119549</v>
       </c>
       <c r="K69" s="114">
         <v>162077</v>
       </c>
       <c r="L69" s="114">
         <v>190520</v>
       </c>
@@ -12966,161 +13038,165 @@
       </c>
       <c r="V69" s="114">
         <v>381436</v>
       </c>
       <c r="W69" s="114">
         <v>326031</v>
       </c>
       <c r="X69" s="114">
         <v>453456</v>
       </c>
       <c r="Y69" s="114">
         <v>641065</v>
       </c>
       <c r="Z69" s="114">
         <v>780878</v>
       </c>
       <c r="AA69" s="114">
         <v>492390</v>
       </c>
       <c r="AB69" s="114">
         <v>664116</v>
       </c>
       <c r="AC69" s="114">
         <v>930488</v>
       </c>
-      <c r="AD69" s="243"/>
-      <c r="AE69" s="184"/>
+      <c r="AD69" s="114">
+        <v>1322013</v>
+      </c>
+      <c r="AE69" s="243"/>
       <c r="AF69" s="184"/>
       <c r="AG69" s="184"/>
       <c r="AH69" s="184"/>
       <c r="AI69" s="184"/>
       <c r="AJ69" s="184"/>
       <c r="AK69" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="333"/>
-[...1 lines deleted...]
-      <c r="C70" s="294"/>
+      <c r="A70" s="319"/>
+      <c r="B70" s="323"/>
+      <c r="C70" s="296"/>
       <c r="D70" s="97" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P70" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q70" s="114">
         <v>1820</v>
       </c>
       <c r="R70" s="114">
         <v>1777</v>
       </c>
       <c r="S70" s="114">
         <v>1601</v>
       </c>
       <c r="T70" s="114">
         <v>1757</v>
       </c>
       <c r="U70" s="114">
         <v>2444</v>
       </c>
       <c r="V70" s="114">
         <v>1774</v>
       </c>
       <c r="W70" s="114">
         <v>1606</v>
       </c>
       <c r="X70" s="114">
         <v>1483</v>
       </c>
       <c r="Y70" s="114">
         <v>1213</v>
       </c>
       <c r="Z70" s="114">
         <v>619</v>
       </c>
       <c r="AA70" s="114">
         <v>374</v>
       </c>
       <c r="AB70" s="114">
         <v>548</v>
       </c>
       <c r="AC70" s="114">
         <v>708</v>
       </c>
-      <c r="AD70" s="244"/>
-      <c r="AE70" s="184"/>
+      <c r="AD70" s="114">
+        <v>907</v>
+      </c>
+      <c r="AE70" s="244"/>
       <c r="AF70" s="184"/>
       <c r="AG70" s="184"/>
       <c r="AH70" s="184"/>
       <c r="AI70" s="184"/>
       <c r="AJ70" s="184"/>
       <c r="AK70" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="333"/>
-[...4 lines deleted...]
-      <c r="D71" s="306"/>
+      <c r="A71" s="319"/>
+      <c r="B71" s="317" t="s">
+        <v>43</v>
+      </c>
+      <c r="C71" s="297"/>
+      <c r="D71" s="298"/>
       <c r="E71" s="114">
         <v>4348</v>
       </c>
       <c r="F71" s="114">
         <v>4415</v>
       </c>
       <c r="G71" s="114">
         <v>6146</v>
       </c>
       <c r="H71" s="114">
         <v>10215</v>
       </c>
       <c r="I71" s="114">
         <v>11570</v>
       </c>
       <c r="J71" s="114">
         <v>7474</v>
       </c>
       <c r="K71" s="114">
         <v>6589</v>
       </c>
       <c r="L71" s="114">
         <v>5810</v>
       </c>
       <c r="M71" s="114">
@@ -13152,160 +13228,164 @@
       </c>
       <c r="V71" s="114">
         <v>2877</v>
       </c>
       <c r="W71" s="114">
         <v>1994</v>
       </c>
       <c r="X71" s="114">
         <v>2386</v>
       </c>
       <c r="Y71" s="114">
         <v>2759</v>
       </c>
       <c r="Z71" s="114">
         <v>4121</v>
       </c>
       <c r="AA71" s="114">
         <v>2769</v>
       </c>
       <c r="AB71" s="114">
         <v>2712</v>
       </c>
       <c r="AC71" s="114">
         <v>4132</v>
       </c>
-      <c r="AD71" s="245"/>
-      <c r="AE71" s="184"/>
+      <c r="AD71" s="114">
+        <v>7074</v>
+      </c>
+      <c r="AE71" s="245"/>
       <c r="AF71" s="184"/>
       <c r="AG71" s="184"/>
       <c r="AH71" s="184"/>
       <c r="AI71" s="184"/>
       <c r="AJ71" s="184"/>
       <c r="AK71" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="72" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="333"/>
-[...1 lines deleted...]
-      <c r="C72" s="296"/>
+      <c r="A72" s="319"/>
+      <c r="B72" s="332"/>
+      <c r="C72" s="327"/>
       <c r="D72" s="80" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB72" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC72" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE72" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD72" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE72" s="246"/>
       <c r="AF72" s="184"/>
       <c r="AG72" s="184"/>
       <c r="AH72" s="184"/>
       <c r="AI72" s="184"/>
       <c r="AJ72" s="184"/>
       <c r="AK72" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="333"/>
-[...1 lines deleted...]
-      <c r="C73" s="298"/>
+      <c r="A73" s="319"/>
+      <c r="B73" s="333"/>
+      <c r="C73" s="329"/>
       <c r="D73" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E73" s="114">
         <v>1176</v>
       </c>
       <c r="F73" s="114">
         <v>713</v>
       </c>
       <c r="G73" s="114">
         <v>2278</v>
       </c>
       <c r="H73" s="114">
         <v>2963</v>
       </c>
       <c r="I73" s="114">
         <v>2476</v>
       </c>
       <c r="J73" s="114">
         <v>1232</v>
       </c>
       <c r="K73" s="114">
         <v>1811</v>
       </c>
       <c r="L73" s="114">
         <v>1233</v>
       </c>
@@ -13338,70 +13418,72 @@
       </c>
       <c r="V73" s="114">
         <v>492</v>
       </c>
       <c r="W73" s="114">
         <v>526</v>
       </c>
       <c r="X73" s="114">
         <v>530</v>
       </c>
       <c r="Y73" s="114">
         <v>515</v>
       </c>
       <c r="Z73" s="114">
         <v>713</v>
       </c>
       <c r="AA73" s="114">
         <v>560</v>
       </c>
       <c r="AB73" s="114">
         <v>543</v>
       </c>
       <c r="AC73" s="114">
         <v>625</v>
       </c>
-      <c r="AD73" s="247"/>
-      <c r="AE73" s="184"/>
+      <c r="AD73" s="114">
+        <v>1132</v>
+      </c>
+      <c r="AE73" s="247"/>
       <c r="AF73" s="184"/>
       <c r="AG73" s="184"/>
       <c r="AH73" s="184"/>
       <c r="AI73" s="184"/>
       <c r="AJ73" s="184"/>
       <c r="AK73" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="74" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="333"/>
-[...1 lines deleted...]
-      <c r="C74" s="298"/>
+      <c r="A74" s="319"/>
+      <c r="B74" s="333"/>
+      <c r="C74" s="329"/>
       <c r="D74" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E74" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F74" s="114">
         <v>3</v>
       </c>
       <c r="G74" s="114">
         <v>4</v>
       </c>
       <c r="H74" s="114">
         <v>322</v>
       </c>
       <c r="I74" s="114">
         <v>519</v>
       </c>
       <c r="J74" s="114">
         <v>208</v>
       </c>
       <c r="K74" s="114">
         <v>183</v>
       </c>
       <c r="L74" s="114">
         <v>339</v>
       </c>
       <c r="M74" s="114">
         <v>1497</v>
       </c>
@@ -13431,67 +13513,69 @@
       </c>
       <c r="V74" s="114">
         <v>315</v>
       </c>
       <c r="W74" s="114">
         <v>168</v>
       </c>
       <c r="X74" s="114">
         <v>624</v>
       </c>
       <c r="Y74" s="114">
         <v>1432</v>
       </c>
       <c r="Z74" s="114">
         <v>1555</v>
       </c>
       <c r="AA74" s="114">
         <v>1028</v>
       </c>
       <c r="AB74" s="114">
         <v>847</v>
       </c>
       <c r="AC74" s="114">
         <v>824</v>
       </c>
-      <c r="AD74" s="248"/>
-      <c r="AE74" s="184"/>
+      <c r="AD74" s="114">
+        <v>757</v>
+      </c>
+      <c r="AE74" s="248"/>
       <c r="AF74" s="184"/>
       <c r="AG74" s="184"/>
       <c r="AH74" s="184"/>
       <c r="AI74" s="184"/>
       <c r="AJ74" s="184"/>
       <c r="AK74" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="333"/>
-[...1 lines deleted...]
-      <c r="C75" s="298"/>
+      <c r="A75" s="319"/>
+      <c r="B75" s="333"/>
+      <c r="C75" s="329"/>
       <c r="D75" s="81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E75" s="114">
         <v>3172</v>
       </c>
       <c r="F75" s="114">
         <v>3699</v>
       </c>
       <c r="G75" s="114">
         <v>3864</v>
       </c>
       <c r="H75" s="114">
         <v>6930</v>
       </c>
       <c r="I75" s="114">
         <v>8575</v>
       </c>
       <c r="J75" s="114">
         <v>6034</v>
       </c>
       <c r="K75" s="114">
         <v>4595</v>
       </c>
       <c r="L75" s="114">
         <v>4238</v>
       </c>
@@ -13524,172 +13608,176 @@
       </c>
       <c r="V75" s="114">
         <v>2070</v>
       </c>
       <c r="W75" s="114">
         <v>1300</v>
       </c>
       <c r="X75" s="114">
         <v>1232</v>
       </c>
       <c r="Y75" s="114">
         <v>812</v>
       </c>
       <c r="Z75" s="114">
         <v>1853</v>
       </c>
       <c r="AA75" s="114">
         <v>1181</v>
       </c>
       <c r="AB75" s="114">
         <v>1322</v>
       </c>
       <c r="AC75" s="114">
         <v>2683</v>
       </c>
-      <c r="AD75" s="249"/>
-      <c r="AE75" s="184"/>
+      <c r="AD75" s="114">
+        <v>5185</v>
+      </c>
+      <c r="AE75" s="249"/>
       <c r="AF75" s="184"/>
       <c r="AG75" s="184"/>
       <c r="AH75" s="184"/>
       <c r="AI75" s="184"/>
       <c r="AJ75" s="184"/>
       <c r="AK75" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="334"/>
-[...1 lines deleted...]
-      <c r="C76" s="300"/>
+      <c r="A76" s="320"/>
+      <c r="B76" s="334"/>
+      <c r="C76" s="331"/>
       <c r="D76" s="97" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O76" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P76" s="114" t="s">
-        <v>87</v>
-[...41 lines deleted...]
-      <c r="AE76" s="184"/>
+        <v>86</v>
+      </c>
+      <c r="Q76" s="114">
+        <v>298</v>
+      </c>
+      <c r="R76" s="114">
+        <v>268</v>
+      </c>
+      <c r="S76" s="114">
+        <v>188</v>
+      </c>
+      <c r="T76" s="114">
+        <v>39</v>
+      </c>
+      <c r="U76" s="114">
+        <v>24</v>
+      </c>
+      <c r="V76" s="114">
+        <v>60</v>
+      </c>
+      <c r="W76" s="114">
+        <v>57</v>
+      </c>
+      <c r="X76" s="114">
+        <v>11</v>
+      </c>
+      <c r="Y76" s="114">
+        <v>23</v>
+      </c>
+      <c r="Z76" s="114">
+        <v>34</v>
+      </c>
+      <c r="AA76" s="114">
+        <v>30</v>
+      </c>
+      <c r="AB76" s="114">
+        <v>30</v>
+      </c>
+      <c r="AC76" s="114">
+        <v>24</v>
+      </c>
+      <c r="AD76" s="114">
+        <v>31</v>
+      </c>
+      <c r="AE76" s="250"/>
       <c r="AF76" s="184"/>
       <c r="AG76" s="184"/>
       <c r="AH76" s="184"/>
       <c r="AI76" s="184"/>
       <c r="AJ76" s="184"/>
       <c r="AK76" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="307" t="s">
-[...4 lines deleted...]
-      <c r="D77" s="309"/>
+      <c r="A77" s="335" t="s">
+        <v>29</v>
+      </c>
+      <c r="B77" s="336"/>
+      <c r="C77" s="336"/>
+      <c r="D77" s="337"/>
       <c r="E77" s="114">
         <v>5</v>
       </c>
       <c r="F77" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G77" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H77" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I77" s="114">
         <v>84</v>
       </c>
       <c r="J77" s="114">
         <v>3126</v>
       </c>
       <c r="K77" s="114">
         <v>2504</v>
       </c>
       <c r="L77" s="114">
         <v>3850</v>
       </c>
       <c r="M77" s="114">
         <v>15249</v>
       </c>
       <c r="N77" s="114">
         <v>9890</v>
       </c>
       <c r="O77" s="114">
         <v>10139</v>
       </c>
       <c r="P77" s="114">
         <v>10000</v>
       </c>
@@ -13710,172 +13798,176 @@
       </c>
       <c r="V77" s="114">
         <v>3517</v>
       </c>
       <c r="W77" s="114">
         <v>5708</v>
       </c>
       <c r="X77" s="114">
         <v>5627</v>
       </c>
       <c r="Y77" s="114">
         <v>7963</v>
       </c>
       <c r="Z77" s="114">
         <v>4106</v>
       </c>
       <c r="AA77" s="114">
         <v>10455</v>
       </c>
       <c r="AB77" s="114">
         <v>8816</v>
       </c>
       <c r="AC77" s="114">
         <v>12904</v>
       </c>
-      <c r="AD77" s="251"/>
-      <c r="AE77" s="184"/>
+      <c r="AD77" s="114">
+        <v>10984</v>
+      </c>
+      <c r="AE77" s="251"/>
       <c r="AF77" s="184"/>
       <c r="AG77" s="184"/>
       <c r="AH77" s="184"/>
       <c r="AI77" s="184"/>
       <c r="AJ77" s="184"/>
       <c r="AK77" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="78" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="143"/>
       <c r="B78" s="144"/>
       <c r="C78" s="145"/>
       <c r="D78" s="79" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB78" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC78" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE78" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD78" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE78" s="252"/>
       <c r="AF78" s="184"/>
       <c r="AG78" s="184"/>
       <c r="AH78" s="184"/>
       <c r="AI78" s="184"/>
       <c r="AJ78" s="184"/>
       <c r="AK78" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="79" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="146"/>
       <c r="B79" s="142"/>
       <c r="C79" s="147"/>
       <c r="D79" s="138" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E79" s="114">
         <v>5</v>
       </c>
       <c r="F79" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G79" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H79" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I79" s="114">
         <v>84</v>
       </c>
       <c r="J79" s="114">
         <v>3126</v>
       </c>
       <c r="K79" s="114">
         <v>2441</v>
       </c>
       <c r="L79" s="114">
         <v>3767</v>
       </c>
       <c r="M79" s="114">
         <v>14598</v>
       </c>
       <c r="N79" s="114">
         <v>9781</v>
       </c>
       <c r="O79" s="114">
         <v>10021</v>
       </c>
       <c r="P79" s="114">
         <v>9063</v>
       </c>
@@ -13896,178 +13988,182 @@
       </c>
       <c r="V79" s="114">
         <v>3374</v>
       </c>
       <c r="W79" s="114">
         <v>5108</v>
       </c>
       <c r="X79" s="114">
         <v>5448</v>
       </c>
       <c r="Y79" s="114">
         <v>7052</v>
       </c>
       <c r="Z79" s="114">
         <v>3848</v>
       </c>
       <c r="AA79" s="114">
         <v>8371</v>
       </c>
       <c r="AB79" s="114">
         <v>8216</v>
       </c>
       <c r="AC79" s="114">
         <v>9065</v>
       </c>
-      <c r="AD79" s="253"/>
-      <c r="AE79" s="184"/>
+      <c r="AD79" s="114">
+        <v>8010</v>
+      </c>
+      <c r="AE79" s="253"/>
       <c r="AF79" s="184"/>
       <c r="AG79" s="184"/>
       <c r="AH79" s="184"/>
       <c r="AI79" s="184"/>
       <c r="AJ79" s="184"/>
       <c r="AK79" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="146"/>
       <c r="B80" s="142"/>
       <c r="C80" s="147"/>
       <c r="D80" s="139" t="s">
         <v>2</v>
       </c>
       <c r="E80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB80" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC80" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE80" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD80" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE80" s="254"/>
       <c r="AF80" s="184"/>
       <c r="AG80" s="184"/>
       <c r="AH80" s="184"/>
       <c r="AI80" s="184"/>
       <c r="AJ80" s="184"/>
       <c r="AK80" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="81" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="146"/>
       <c r="B81" s="142"/>
       <c r="C81" s="147"/>
       <c r="D81" s="140" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E81" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F81" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G81" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H81" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I81" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J81" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K81" s="114">
         <v>63</v>
       </c>
       <c r="L81" s="114">
         <v>83</v>
       </c>
       <c r="M81" s="114">
         <v>651</v>
       </c>
       <c r="N81" s="114">
         <v>109</v>
       </c>
       <c r="O81" s="114">
         <v>118</v>
       </c>
       <c r="P81" s="114">
         <v>937</v>
       </c>
       <c r="Q81" s="114">
         <v>124</v>
       </c>
       <c r="R81" s="114">
         <v>439</v>
       </c>
@@ -14082,161 +14178,165 @@
       </c>
       <c r="V81" s="114">
         <v>143</v>
       </c>
       <c r="W81" s="114">
         <v>600</v>
       </c>
       <c r="X81" s="114">
         <v>179</v>
       </c>
       <c r="Y81" s="114">
         <v>911</v>
       </c>
       <c r="Z81" s="114">
         <v>258</v>
       </c>
       <c r="AA81" s="114">
         <v>2084</v>
       </c>
       <c r="AB81" s="114">
         <v>600</v>
       </c>
       <c r="AC81" s="114">
         <v>3839</v>
       </c>
-      <c r="AD81" s="255"/>
-      <c r="AE81" s="184"/>
+      <c r="AD81" s="114">
+        <v>2974</v>
+      </c>
+      <c r="AE81" s="255"/>
       <c r="AF81" s="184"/>
       <c r="AG81" s="184"/>
       <c r="AH81" s="184"/>
       <c r="AI81" s="184"/>
       <c r="AJ81" s="184"/>
       <c r="AK81" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="148"/>
       <c r="B82" s="149"/>
       <c r="C82" s="150"/>
       <c r="D82" s="141" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P82" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q82" s="114">
         <v>95</v>
       </c>
       <c r="R82" s="114">
         <v>420</v>
       </c>
       <c r="S82" s="114">
         <v>932</v>
       </c>
       <c r="T82" s="114">
         <v>780</v>
       </c>
       <c r="U82" s="114">
         <v>458</v>
       </c>
       <c r="V82" s="114">
         <v>78</v>
       </c>
       <c r="W82" s="114">
         <v>585</v>
       </c>
       <c r="X82" s="114">
         <v>166</v>
       </c>
       <c r="Y82" s="114">
         <v>897</v>
       </c>
       <c r="Z82" s="114">
         <v>237</v>
       </c>
       <c r="AA82" s="114">
         <v>2065</v>
       </c>
       <c r="AB82" s="114">
         <v>578</v>
       </c>
       <c r="AC82" s="114">
         <v>3828</v>
       </c>
-      <c r="AD82" s="256"/>
-      <c r="AE82" s="184"/>
+      <c r="AD82" s="114">
+        <v>2965</v>
+      </c>
+      <c r="AE82" s="256"/>
       <c r="AF82" s="184"/>
       <c r="AG82" s="184"/>
       <c r="AH82" s="184"/>
       <c r="AI82" s="184"/>
       <c r="AJ82" s="184"/>
       <c r="AK82" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="304" t="s">
+      <c r="A83" s="316" t="s">
         <v>1</v>
       </c>
-      <c r="B83" s="294"/>
-[...1 lines deleted...]
-      <c r="D83" s="306"/>
+      <c r="B83" s="296"/>
+      <c r="C83" s="296"/>
+      <c r="D83" s="298"/>
       <c r="E83" s="114">
         <v>31588</v>
       </c>
       <c r="F83" s="114">
         <v>35060</v>
       </c>
       <c r="G83" s="114">
         <v>42816</v>
       </c>
       <c r="H83" s="114">
         <v>54357</v>
       </c>
       <c r="I83" s="114">
         <v>87841</v>
       </c>
       <c r="J83" s="114">
         <v>105078</v>
       </c>
       <c r="K83" s="114">
         <v>112846</v>
       </c>
       <c r="L83" s="114">
         <v>121268</v>
       </c>
       <c r="M83" s="114">
@@ -14248,178 +14348,182 @@
       <c r="O83" s="114">
         <v>153058</v>
       </c>
       <c r="P83" s="114">
         <v>183769</v>
       </c>
       <c r="Q83" s="114">
         <v>200161</v>
       </c>
       <c r="R83" s="114">
         <v>240621</v>
       </c>
       <c r="S83" s="114">
         <v>255191</v>
       </c>
       <c r="T83" s="114">
         <v>235753</v>
       </c>
       <c r="U83" s="114">
         <v>252777</v>
       </c>
       <c r="V83" s="114">
         <v>281925</v>
       </c>
       <c r="W83" s="114">
-        <v>304789</v>
+        <v>304790</v>
       </c>
       <c r="X83" s="114">
-        <v>305759</v>
+        <v>305955</v>
       </c>
       <c r="Y83" s="114">
-        <v>322500</v>
+        <v>322737</v>
       </c>
       <c r="Z83" s="114">
-        <v>341400</v>
+        <v>341643</v>
       </c>
       <c r="AA83" s="114">
-        <v>323544</v>
+        <v>323547</v>
       </c>
       <c r="AB83" s="114">
-        <v>319282</v>
+        <v>319247</v>
       </c>
       <c r="AC83" s="114">
-        <v>327239</v>
-[...2 lines deleted...]
-      <c r="AE83" s="184"/>
+        <v>327338</v>
+      </c>
+      <c r="AD83" s="114">
+        <v>343350</v>
+      </c>
+      <c r="AE83" s="257"/>
       <c r="AF83" s="184"/>
       <c r="AG83" s="184"/>
       <c r="AH83" s="184"/>
       <c r="AI83" s="184"/>
       <c r="AJ83" s="184"/>
       <c r="AK83" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="84" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="317"/>
+      <c r="A84" s="302"/>
       <c r="B84" s="12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C84" s="89"/>
       <c r="D84" s="90"/>
       <c r="E84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB84" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC84" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE84" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD84" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE84" s="258"/>
       <c r="AF84" s="184"/>
       <c r="AG84" s="184"/>
       <c r="AH84" s="184"/>
       <c r="AI84" s="184"/>
       <c r="AJ84" s="184"/>
       <c r="AK84" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="85" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="318"/>
+      <c r="A85" s="303"/>
       <c r="B85" s="133" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C85" s="89"/>
       <c r="D85" s="90"/>
       <c r="E85" s="114">
         <v>31588</v>
       </c>
       <c r="F85" s="114">
         <v>35060</v>
       </c>
       <c r="G85" s="114">
         <v>42816</v>
       </c>
       <c r="H85" s="114">
         <v>54357</v>
       </c>
       <c r="I85" s="114">
         <v>87841</v>
       </c>
       <c r="J85" s="114">
         <v>105078</v>
       </c>
       <c r="K85" s="114">
         <v>112846</v>
       </c>
       <c r="L85" s="114">
@@ -14434,83 +14538,85 @@
       <c r="O85" s="114">
         <v>153058</v>
       </c>
       <c r="P85" s="114">
         <v>183769</v>
       </c>
       <c r="Q85" s="114">
         <v>200161</v>
       </c>
       <c r="R85" s="114">
         <v>240621</v>
       </c>
       <c r="S85" s="114">
         <v>255191</v>
       </c>
       <c r="T85" s="114">
         <v>235753</v>
       </c>
       <c r="U85" s="114">
         <v>252777</v>
       </c>
       <c r="V85" s="114">
         <v>281925</v>
       </c>
       <c r="W85" s="114">
-        <v>304789</v>
+        <v>304790</v>
       </c>
       <c r="X85" s="114">
-        <v>305759</v>
+        <v>305955</v>
       </c>
       <c r="Y85" s="114">
-        <v>322500</v>
+        <v>322737</v>
       </c>
       <c r="Z85" s="114">
-        <v>341400</v>
+        <v>341643</v>
       </c>
       <c r="AA85" s="114">
-        <v>323544</v>
+        <v>323547</v>
       </c>
       <c r="AB85" s="114">
-        <v>319282</v>
+        <v>319247</v>
       </c>
       <c r="AC85" s="114">
-        <v>327239</v>
-[...2 lines deleted...]
-      <c r="AE85" s="184"/>
+        <v>327338</v>
+      </c>
+      <c r="AD85" s="114">
+        <v>343350</v>
+      </c>
+      <c r="AE85" s="259"/>
       <c r="AF85" s="184"/>
       <c r="AG85" s="184"/>
       <c r="AH85" s="184"/>
       <c r="AI85" s="184"/>
       <c r="AJ85" s="184"/>
       <c r="AK85" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="319"/>
+      <c r="A86" s="304"/>
       <c r="B86" s="153"/>
       <c r="C86" s="152" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="151"/>
       <c r="E86" s="114">
         <v>19578</v>
       </c>
       <c r="F86" s="114">
         <v>22766</v>
       </c>
       <c r="G86" s="114">
         <v>27224</v>
       </c>
       <c r="H86" s="114">
         <v>37387</v>
       </c>
       <c r="I86" s="114">
         <v>46413</v>
       </c>
       <c r="J86" s="114">
         <v>47392</v>
       </c>
       <c r="K86" s="114">
         <v>51876</v>
@@ -14547,160 +14653,164 @@
       </c>
       <c r="V86" s="114">
         <v>134858</v>
       </c>
       <c r="W86" s="114">
         <v>139042</v>
       </c>
       <c r="X86" s="114">
         <v>141588</v>
       </c>
       <c r="Y86" s="114">
         <v>143724</v>
       </c>
       <c r="Z86" s="114">
         <v>165707</v>
       </c>
       <c r="AA86" s="114">
         <v>157412</v>
       </c>
       <c r="AB86" s="114">
         <v>149104</v>
       </c>
       <c r="AC86" s="114">
         <v>156535</v>
       </c>
-      <c r="AD86" s="260"/>
-      <c r="AE86" s="184"/>
+      <c r="AD86" s="114">
+        <v>179825</v>
+      </c>
+      <c r="AE86" s="260"/>
       <c r="AF86" s="184"/>
       <c r="AG86" s="184"/>
       <c r="AH86" s="184"/>
       <c r="AI86" s="184"/>
       <c r="AJ86" s="184"/>
       <c r="AK86" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="319"/>
+      <c r="A87" s="304"/>
       <c r="B87" s="135"/>
       <c r="C87" s="125"/>
       <c r="D87" s="80" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB87" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC87" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE87" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD87" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE87" s="261"/>
       <c r="AF87" s="184"/>
       <c r="AG87" s="184"/>
       <c r="AH87" s="184"/>
       <c r="AI87" s="184"/>
       <c r="AJ87" s="184"/>
       <c r="AK87" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="319"/>
+      <c r="A88" s="304"/>
       <c r="B88" s="135"/>
       <c r="C88" s="126"/>
       <c r="D88" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E88" s="114">
         <v>19578</v>
       </c>
       <c r="F88" s="114">
         <v>22766</v>
       </c>
       <c r="G88" s="114">
         <v>27224</v>
       </c>
       <c r="H88" s="114">
         <v>37387</v>
       </c>
       <c r="I88" s="114">
         <v>46413</v>
       </c>
       <c r="J88" s="114">
         <v>47392</v>
       </c>
       <c r="K88" s="114">
         <v>51876</v>
       </c>
       <c r="L88" s="114">
         <v>67918</v>
       </c>
@@ -14733,342 +14843,350 @@
       </c>
       <c r="V88" s="114">
         <v>134853</v>
       </c>
       <c r="W88" s="114">
         <v>139032</v>
       </c>
       <c r="X88" s="114">
         <v>141572</v>
       </c>
       <c r="Y88" s="114">
         <v>143702</v>
       </c>
       <c r="Z88" s="114">
         <v>165704</v>
       </c>
       <c r="AA88" s="114">
         <v>157407</v>
       </c>
       <c r="AB88" s="114">
         <v>149097</v>
       </c>
       <c r="AC88" s="114">
         <v>156533</v>
       </c>
-      <c r="AD88" s="262"/>
-      <c r="AE88" s="184"/>
+      <c r="AD88" s="114">
+        <v>179823</v>
+      </c>
+      <c r="AE88" s="262"/>
       <c r="AF88" s="184"/>
       <c r="AG88" s="184"/>
       <c r="AH88" s="184"/>
       <c r="AI88" s="184"/>
       <c r="AJ88" s="184"/>
       <c r="AK88" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="319"/>
+      <c r="A89" s="304"/>
       <c r="B89" s="135"/>
       <c r="C89" s="126"/>
       <c r="D89" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q89" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R89" s="114">
         <v>2</v>
       </c>
       <c r="S89" s="114">
         <v>4</v>
       </c>
       <c r="T89" s="114">
         <v>6</v>
       </c>
       <c r="U89" s="114">
         <v>10</v>
       </c>
       <c r="V89" s="114">
         <v>5</v>
       </c>
       <c r="W89" s="114">
         <v>10</v>
       </c>
       <c r="X89" s="114">
         <v>16</v>
       </c>
       <c r="Y89" s="114">
         <v>22</v>
       </c>
       <c r="Z89" s="114">
         <v>3</v>
       </c>
       <c r="AA89" s="114">
         <v>5</v>
       </c>
       <c r="AB89" s="114">
         <v>7</v>
       </c>
       <c r="AC89" s="114">
         <v>2</v>
       </c>
-      <c r="AD89" s="263"/>
-      <c r="AE89" s="184"/>
+      <c r="AD89" s="114">
+        <v>2</v>
+      </c>
+      <c r="AE89" s="263"/>
       <c r="AF89" s="184"/>
       <c r="AG89" s="184"/>
       <c r="AH89" s="184"/>
       <c r="AI89" s="184"/>
       <c r="AJ89" s="184"/>
       <c r="AK89" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="319"/>
+      <c r="A90" s="304"/>
       <c r="B90" s="135"/>
       <c r="C90" s="126"/>
       <c r="D90" s="81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB90" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC90" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE90" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD90" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE90" s="264"/>
       <c r="AF90" s="184"/>
       <c r="AG90" s="184"/>
       <c r="AH90" s="184"/>
       <c r="AI90" s="184"/>
       <c r="AJ90" s="184"/>
       <c r="AK90" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="319"/>
+      <c r="A91" s="304"/>
       <c r="B91" s="135"/>
       <c r="C91" s="127"/>
       <c r="D91" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="R91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="S91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="U91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="V91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="W91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="X91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Y91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Z91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AA91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AB91" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AC91" s="114" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="AE91" s="184"/>
+        <v>86</v>
+      </c>
+      <c r="AD91" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="AE91" s="265"/>
       <c r="AF91" s="184"/>
       <c r="AG91" s="184"/>
       <c r="AH91" s="184"/>
       <c r="AI91" s="184"/>
       <c r="AJ91" s="184"/>
       <c r="AK91" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="319"/>
+      <c r="A92" s="304"/>
       <c r="B92" s="154"/>
       <c r="C92" s="152" t="s">
         <v>4</v>
       </c>
       <c r="D92" s="151"/>
       <c r="E92" s="114">
         <v>8403</v>
       </c>
       <c r="F92" s="114">
         <v>9485</v>
       </c>
       <c r="G92" s="114">
         <v>12016</v>
       </c>
       <c r="H92" s="114">
         <v>12297</v>
       </c>
       <c r="I92" s="114">
         <v>21184</v>
       </c>
       <c r="J92" s="114">
         <v>29007</v>
       </c>
       <c r="K92" s="114">
         <v>25741</v>
@@ -15085,180 +15203,184 @@
       <c r="O92" s="114">
         <v>28995</v>
       </c>
       <c r="P92" s="114">
         <v>38990</v>
       </c>
       <c r="Q92" s="114">
         <v>39324</v>
       </c>
       <c r="R92" s="114">
         <v>58400</v>
       </c>
       <c r="S92" s="114">
         <v>58158</v>
       </c>
       <c r="T92" s="114">
         <v>55478</v>
       </c>
       <c r="U92" s="114">
         <v>49263</v>
       </c>
       <c r="V92" s="114">
         <v>61066</v>
       </c>
       <c r="W92" s="114">
-        <v>70465</v>
+        <v>70466</v>
       </c>
       <c r="X92" s="114">
-        <v>64594</v>
+        <v>64790</v>
       </c>
       <c r="Y92" s="114">
-        <v>65662</v>
+        <v>65899</v>
       </c>
       <c r="Z92" s="114">
-        <v>69373</v>
+        <v>69616</v>
       </c>
       <c r="AA92" s="114">
-        <v>56202</v>
+        <v>56205</v>
       </c>
       <c r="AB92" s="114">
-        <v>67529</v>
+        <v>67535</v>
       </c>
       <c r="AC92" s="114">
-        <v>72023</v>
-[...2 lines deleted...]
-      <c r="AE92" s="184"/>
+        <v>72227</v>
+      </c>
+      <c r="AD92" s="114">
+        <v>84689</v>
+      </c>
+      <c r="AE92" s="266"/>
       <c r="AF92" s="184"/>
       <c r="AG92" s="184"/>
       <c r="AH92" s="184"/>
       <c r="AI92" s="184"/>
       <c r="AJ92" s="184"/>
       <c r="AK92" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="319"/>
+      <c r="A93" s="304"/>
       <c r="B93" s="135"/>
       <c r="C93" s="125"/>
       <c r="D93" s="80" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I93" s="114">
         <v>4476</v>
       </c>
       <c r="J93" s="114">
         <v>13727</v>
       </c>
       <c r="K93" s="114">
         <v>10416</v>
       </c>
       <c r="L93" s="114">
         <v>3116</v>
       </c>
       <c r="M93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB93" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC93" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE93" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD93" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE93" s="267"/>
       <c r="AF93" s="184"/>
       <c r="AG93" s="184"/>
       <c r="AH93" s="184"/>
       <c r="AI93" s="184"/>
       <c r="AJ93" s="184"/>
       <c r="AK93" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="319"/>
+      <c r="A94" s="304"/>
       <c r="B94" s="135"/>
       <c r="C94" s="126"/>
       <c r="D94" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E94" s="114">
         <v>5282</v>
       </c>
       <c r="F94" s="114">
         <v>3558</v>
       </c>
       <c r="G94" s="114">
         <v>5637</v>
       </c>
       <c r="H94" s="114">
         <v>7652</v>
       </c>
       <c r="I94" s="114">
         <v>8529</v>
       </c>
       <c r="J94" s="114">
         <v>7739</v>
       </c>
       <c r="K94" s="114">
         <v>7165</v>
       </c>
       <c r="L94" s="114">
         <v>7663</v>
       </c>
@@ -15291,160 +15413,164 @@
       </c>
       <c r="V94" s="114">
         <v>37512</v>
       </c>
       <c r="W94" s="114">
         <v>41800</v>
       </c>
       <c r="X94" s="114">
         <v>36954</v>
       </c>
       <c r="Y94" s="114">
         <v>34714</v>
       </c>
       <c r="Z94" s="114">
         <v>34653</v>
       </c>
       <c r="AA94" s="114">
         <v>31176</v>
       </c>
       <c r="AB94" s="114">
         <v>42636</v>
       </c>
       <c r="AC94" s="114">
         <v>45605</v>
       </c>
-      <c r="AD94" s="268"/>
-      <c r="AE94" s="184"/>
+      <c r="AD94" s="114">
+        <v>43292</v>
+      </c>
+      <c r="AE94" s="268"/>
       <c r="AF94" s="184"/>
       <c r="AG94" s="184"/>
       <c r="AH94" s="184"/>
       <c r="AI94" s="184"/>
       <c r="AJ94" s="184"/>
       <c r="AK94" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="319"/>
+      <c r="A95" s="304"/>
       <c r="B95" s="135"/>
       <c r="C95" s="126"/>
       <c r="D95" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E95" s="114">
         <v>23</v>
       </c>
       <c r="F95" s="114">
         <v>16</v>
       </c>
       <c r="G95" s="114">
         <v>10</v>
       </c>
       <c r="H95" s="114">
         <v>4</v>
       </c>
       <c r="I95" s="114">
         <v>3</v>
       </c>
       <c r="J95" s="114">
         <v>3</v>
       </c>
       <c r="K95" s="114">
         <v>2</v>
       </c>
       <c r="L95" s="114">
         <v>2</v>
       </c>
       <c r="M95" s="114">
         <v>1</v>
       </c>
       <c r="N95" s="114">
         <v>1</v>
       </c>
       <c r="O95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB95" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC95" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE95" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD95" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE95" s="269"/>
       <c r="AF95" s="184"/>
       <c r="AG95" s="184"/>
       <c r="AH95" s="184"/>
       <c r="AI95" s="184"/>
       <c r="AJ95" s="184"/>
       <c r="AK95" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="319"/>
+      <c r="A96" s="304"/>
       <c r="B96" s="135"/>
       <c r="C96" s="126"/>
       <c r="D96" s="81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E96" s="114">
         <v>3098</v>
       </c>
       <c r="F96" s="114">
         <v>5911</v>
       </c>
       <c r="G96" s="114">
         <v>6369</v>
       </c>
       <c r="H96" s="114">
         <v>4641</v>
       </c>
       <c r="I96" s="114">
         <v>8176</v>
       </c>
       <c r="J96" s="114">
         <v>7538</v>
       </c>
       <c r="K96" s="114">
         <v>8158</v>
       </c>
       <c r="L96" s="114">
         <v>9662</v>
       </c>
@@ -15457,179 +15583,183 @@
       <c r="O96" s="114">
         <v>16177</v>
       </c>
       <c r="P96" s="114">
         <v>19602</v>
       </c>
       <c r="Q96" s="114">
         <v>17022</v>
       </c>
       <c r="R96" s="114">
         <v>15545</v>
       </c>
       <c r="S96" s="114">
         <v>16970</v>
       </c>
       <c r="T96" s="114">
         <v>18315</v>
       </c>
       <c r="U96" s="114">
         <v>21309</v>
       </c>
       <c r="V96" s="114">
         <v>23554</v>
       </c>
       <c r="W96" s="114">
-        <v>28665</v>
+        <v>28666</v>
       </c>
       <c r="X96" s="114">
-        <v>27640</v>
+        <v>27836</v>
       </c>
       <c r="Y96" s="114">
-        <v>30948</v>
+        <v>31185</v>
       </c>
       <c r="Z96" s="114">
-        <v>34720</v>
+        <v>34963</v>
       </c>
       <c r="AA96" s="114">
-        <v>25026</v>
+        <v>25029</v>
       </c>
       <c r="AB96" s="114">
-        <v>24893</v>
+        <v>24899</v>
       </c>
       <c r="AC96" s="114">
-        <v>26418</v>
-[...2 lines deleted...]
-      <c r="AE96" s="184"/>
+        <v>26622</v>
+      </c>
+      <c r="AD96" s="114">
+        <v>41397</v>
+      </c>
+      <c r="AE96" s="270"/>
       <c r="AF96" s="184"/>
       <c r="AG96" s="184"/>
       <c r="AH96" s="184"/>
       <c r="AI96" s="184"/>
       <c r="AJ96" s="184"/>
       <c r="AK96" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="319"/>
+      <c r="A97" s="304"/>
       <c r="B97" s="135"/>
       <c r="C97" s="127"/>
       <c r="D97" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="R97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="S97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="U97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="V97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="W97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="X97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Y97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Z97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AA97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AB97" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AC97" s="114" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="AE97" s="184"/>
+        <v>86</v>
+      </c>
+      <c r="AD97" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="AE97" s="271"/>
       <c r="AF97" s="184"/>
       <c r="AG97" s="184"/>
       <c r="AH97" s="184"/>
       <c r="AI97" s="184"/>
       <c r="AJ97" s="184"/>
       <c r="AK97" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="319"/>
+      <c r="A98" s="304"/>
       <c r="B98" s="154"/>
       <c r="C98" s="152" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D98" s="151"/>
       <c r="E98" s="114">
         <v>2070</v>
       </c>
       <c r="F98" s="114">
         <v>1730</v>
       </c>
       <c r="G98" s="114">
         <v>2106</v>
       </c>
       <c r="H98" s="114">
         <v>2547</v>
       </c>
       <c r="I98" s="114">
         <v>13991</v>
       </c>
       <c r="J98" s="114">
         <v>24640</v>
       </c>
       <c r="K98" s="114">
         <v>31225</v>
       </c>
       <c r="L98" s="114">
         <v>29741</v>
@@ -15658,165 +15788,169 @@
       <c r="T98" s="114">
         <v>62986</v>
       </c>
       <c r="U98" s="114">
         <v>76895</v>
       </c>
       <c r="V98" s="114">
         <v>80098</v>
       </c>
       <c r="W98" s="114">
         <v>87607</v>
       </c>
       <c r="X98" s="114">
         <v>91198</v>
       </c>
       <c r="Y98" s="114">
         <v>100204</v>
       </c>
       <c r="Z98" s="114">
         <v>99466</v>
       </c>
       <c r="AA98" s="114">
         <v>103252</v>
       </c>
       <c r="AB98" s="114">
-        <v>94542</v>
+        <v>94501</v>
       </c>
       <c r="AC98" s="114">
-        <v>90742</v>
-[...2 lines deleted...]
-      <c r="AE98" s="184"/>
+        <v>90637</v>
+      </c>
+      <c r="AD98" s="114">
+        <v>69990</v>
+      </c>
+      <c r="AE98" s="272"/>
       <c r="AF98" s="184"/>
       <c r="AG98" s="184"/>
       <c r="AH98" s="184"/>
       <c r="AI98" s="184"/>
       <c r="AJ98" s="184"/>
       <c r="AK98" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="319"/>
+      <c r="A99" s="304"/>
       <c r="B99" s="136"/>
       <c r="C99" s="128"/>
       <c r="D99" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB99" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC99" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE99" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD99" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE99" s="273"/>
       <c r="AF99" s="184"/>
       <c r="AG99" s="184"/>
       <c r="AH99" s="184"/>
       <c r="AI99" s="184"/>
       <c r="AJ99" s="184"/>
       <c r="AK99" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="319"/>
+      <c r="A100" s="304"/>
       <c r="B100" s="136"/>
       <c r="C100" s="129"/>
       <c r="D100" s="81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E100" s="114">
         <v>2070</v>
       </c>
       <c r="F100" s="114">
         <v>1730</v>
       </c>
       <c r="G100" s="114">
         <v>2106</v>
       </c>
       <c r="H100" s="114">
         <v>2547</v>
       </c>
       <c r="I100" s="114">
         <v>13991</v>
       </c>
       <c r="J100" s="114">
         <v>24640</v>
       </c>
       <c r="K100" s="114">
         <v>31225</v>
       </c>
       <c r="L100" s="114">
         <v>29741</v>
       </c>
@@ -15844,71 +15978,73 @@
       <c r="T100" s="114">
         <v>62986</v>
       </c>
       <c r="U100" s="114">
         <v>76895</v>
       </c>
       <c r="V100" s="114">
         <v>80098</v>
       </c>
       <c r="W100" s="114">
         <v>87607</v>
       </c>
       <c r="X100" s="114">
         <v>91198</v>
       </c>
       <c r="Y100" s="114">
         <v>100204</v>
       </c>
       <c r="Z100" s="114">
         <v>99466</v>
       </c>
       <c r="AA100" s="114">
         <v>103252</v>
       </c>
       <c r="AB100" s="114">
-        <v>94542</v>
+        <v>94501</v>
       </c>
       <c r="AC100" s="114">
-        <v>90742</v>
-[...2 lines deleted...]
-      <c r="AE100" s="184"/>
+        <v>90637</v>
+      </c>
+      <c r="AD100" s="114">
+        <v>69990</v>
+      </c>
+      <c r="AE100" s="274"/>
       <c r="AF100" s="184"/>
       <c r="AG100" s="184"/>
       <c r="AH100" s="184"/>
       <c r="AI100" s="184"/>
       <c r="AJ100" s="184"/>
       <c r="AK100" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="319"/>
+      <c r="A101" s="304"/>
       <c r="B101" s="154"/>
       <c r="C101" s="152" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D101" s="151"/>
       <c r="E101" s="114">
         <v>1537</v>
       </c>
       <c r="F101" s="114">
         <v>1079</v>
       </c>
       <c r="G101" s="114">
         <v>1470</v>
       </c>
       <c r="H101" s="114">
         <v>2126</v>
       </c>
       <c r="I101" s="114">
         <v>6253</v>
       </c>
       <c r="J101" s="114">
         <v>4039</v>
       </c>
       <c r="K101" s="114">
         <v>4004</v>
       </c>
       <c r="L101" s="114">
         <v>3166</v>
@@ -15942,160 +16078,164 @@
       </c>
       <c r="V101" s="114">
         <v>5903</v>
       </c>
       <c r="W101" s="114">
         <v>7675</v>
       </c>
       <c r="X101" s="114">
         <v>8379</v>
       </c>
       <c r="Y101" s="114">
         <v>12910</v>
       </c>
       <c r="Z101" s="114">
         <v>6854</v>
       </c>
       <c r="AA101" s="114">
         <v>6678</v>
       </c>
       <c r="AB101" s="114">
         <v>8107</v>
       </c>
       <c r="AC101" s="114">
         <v>7939</v>
       </c>
-      <c r="AD101" s="275"/>
-      <c r="AE101" s="184"/>
+      <c r="AD101" s="114">
+        <v>8846</v>
+      </c>
+      <c r="AE101" s="275"/>
       <c r="AF101" s="184"/>
       <c r="AG101" s="184"/>
       <c r="AH101" s="184"/>
       <c r="AI101" s="184"/>
       <c r="AJ101" s="184"/>
       <c r="AK101" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="102" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="319"/>
+      <c r="A102" s="304"/>
       <c r="B102" s="135"/>
       <c r="C102" s="125"/>
       <c r="D102" s="80" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB102" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC102" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE102" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD102" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE102" s="276"/>
       <c r="AF102" s="184"/>
       <c r="AG102" s="184"/>
       <c r="AH102" s="184"/>
       <c r="AI102" s="184"/>
       <c r="AJ102" s="184"/>
       <c r="AK102" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="319"/>
+      <c r="A103" s="304"/>
       <c r="B103" s="135"/>
       <c r="C103" s="126"/>
       <c r="D103" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E103" s="114">
         <v>1536</v>
       </c>
       <c r="F103" s="114">
         <v>987</v>
       </c>
       <c r="G103" s="114">
         <v>1344</v>
       </c>
       <c r="H103" s="114">
         <v>1946</v>
       </c>
       <c r="I103" s="114">
         <v>5677</v>
       </c>
       <c r="J103" s="114">
         <v>3712</v>
       </c>
       <c r="K103" s="114">
         <v>3450</v>
       </c>
       <c r="L103" s="114">
         <v>2397</v>
       </c>
@@ -16128,160 +16268,164 @@
       </c>
       <c r="V103" s="114">
         <v>3985</v>
       </c>
       <c r="W103" s="114">
         <v>5571</v>
       </c>
       <c r="X103" s="114">
         <v>5134</v>
       </c>
       <c r="Y103" s="114">
         <v>6786</v>
       </c>
       <c r="Z103" s="114">
         <v>2447</v>
       </c>
       <c r="AA103" s="114">
         <v>2889</v>
       </c>
       <c r="AB103" s="114">
         <v>3010</v>
       </c>
       <c r="AC103" s="114">
         <v>3450</v>
       </c>
-      <c r="AD103" s="277"/>
-      <c r="AE103" s="184"/>
+      <c r="AD103" s="114">
+        <v>3195</v>
+      </c>
+      <c r="AE103" s="277"/>
       <c r="AF103" s="184"/>
       <c r="AG103" s="184"/>
       <c r="AH103" s="184"/>
       <c r="AI103" s="184"/>
       <c r="AJ103" s="184"/>
       <c r="AK103" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="319"/>
+      <c r="A104" s="304"/>
       <c r="B104" s="135"/>
       <c r="C104" s="126"/>
       <c r="D104" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="N104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Q104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Y104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AA104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB104" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AC104" s="114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="AE104" s="184"/>
+        <v>59</v>
+      </c>
+      <c r="AD104" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE104" s="278"/>
       <c r="AF104" s="184"/>
       <c r="AG104" s="184"/>
       <c r="AH104" s="184"/>
       <c r="AI104" s="184"/>
       <c r="AJ104" s="184"/>
       <c r="AK104" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="319"/>
+      <c r="A105" s="304"/>
       <c r="B105" s="135"/>
       <c r="C105" s="126"/>
       <c r="D105" s="81" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E105" s="114">
         <v>1</v>
       </c>
       <c r="F105" s="114">
         <v>92</v>
       </c>
       <c r="G105" s="114">
         <v>126</v>
       </c>
       <c r="H105" s="114">
         <v>180</v>
       </c>
       <c r="I105" s="114">
         <v>576</v>
       </c>
       <c r="J105" s="114">
         <v>327</v>
       </c>
       <c r="K105" s="114">
         <v>554</v>
       </c>
       <c r="L105" s="114">
         <v>769</v>
       </c>
@@ -16314,252 +16458,258 @@
       </c>
       <c r="V105" s="114">
         <v>1918</v>
       </c>
       <c r="W105" s="114">
         <v>2104</v>
       </c>
       <c r="X105" s="114">
         <v>3245</v>
       </c>
       <c r="Y105" s="114">
         <v>6124</v>
       </c>
       <c r="Z105" s="114">
         <v>4407</v>
       </c>
       <c r="AA105" s="114">
         <v>3789</v>
       </c>
       <c r="AB105" s="114">
         <v>5097</v>
       </c>
       <c r="AC105" s="114">
         <v>4489</v>
       </c>
-      <c r="AD105" s="279"/>
-      <c r="AE105" s="184"/>
+      <c r="AD105" s="114">
+        <v>5651</v>
+      </c>
+      <c r="AE105" s="279"/>
       <c r="AF105" s="184"/>
       <c r="AG105" s="184"/>
       <c r="AH105" s="184"/>
       <c r="AI105" s="184"/>
       <c r="AJ105" s="184"/>
       <c r="AK105" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="320"/>
+      <c r="A106" s="305"/>
       <c r="B106" s="137"/>
       <c r="C106" s="127"/>
       <c r="D106" s="82" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="O106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P106" s="114" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Q106" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="R106" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="S106" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="T106" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U106" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V106" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="W106" s="114" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="X106" s="114">
         <v>889</v>
       </c>
       <c r="Y106" s="114">
         <v>924</v>
       </c>
       <c r="Z106" s="114">
         <v>443</v>
       </c>
       <c r="AA106" s="114">
         <v>87</v>
       </c>
       <c r="AB106" s="114">
         <v>1325</v>
       </c>
       <c r="AC106" s="114">
         <v>3</v>
       </c>
-      <c r="AD106" s="280"/>
-      <c r="AE106" s="184"/>
+      <c r="AD106" s="114">
+        <v>97</v>
+      </c>
+      <c r="AE106" s="280"/>
       <c r="AF106" s="184"/>
       <c r="AG106" s="184"/>
       <c r="AH106" s="184"/>
       <c r="AI106" s="184"/>
       <c r="AJ106" s="184"/>
       <c r="AK106" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="313"/>
-[...2 lines deleted...]
-      <c r="D107" s="306"/>
+      <c r="A107" s="295"/>
+      <c r="B107" s="296"/>
+      <c r="C107" s="297"/>
+      <c r="D107" s="298"/>
       <c r="E107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="J107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="K107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="L107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="N107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="O107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="P107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="Q107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="R107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="S107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="T107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="U107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="V107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="W107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="X107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="Y107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="Z107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AA107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AB107" s="114" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="AC107" s="114" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="AE107" s="184"/>
+        <v>52</v>
+      </c>
+      <c r="AD107" s="114" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE107" s="281"/>
       <c r="AF107" s="184"/>
       <c r="AG107" s="184"/>
       <c r="AH107" s="184"/>
       <c r="AI107" s="184"/>
       <c r="AJ107" s="184"/>
       <c r="AK107" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="108" spans="1:37" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A108" s="314" t="s">
-[...4 lines deleted...]
-      <c r="D108" s="316"/>
+      <c r="A108" s="299" t="s">
+        <v>24</v>
+      </c>
+      <c r="B108" s="300"/>
+      <c r="C108" s="300"/>
+      <c r="D108" s="301"/>
       <c r="E108" s="119">
         <v>80532</v>
       </c>
       <c r="F108" s="119">
         <v>112223</v>
       </c>
       <c r="G108" s="119">
         <v>110567</v>
       </c>
       <c r="H108" s="119">
         <v>172439</v>
       </c>
       <c r="I108" s="119">
         <v>226410</v>
       </c>
       <c r="J108" s="119">
         <v>292441</v>
       </c>
       <c r="K108" s="119">
         <v>354391</v>
       </c>
       <c r="L108" s="119">
         <v>388019</v>
       </c>
       <c r="M108" s="119">
@@ -16571,803 +16721,805 @@
       <c r="O108" s="119">
         <v>479354</v>
       </c>
       <c r="P108" s="119">
         <v>444162</v>
       </c>
       <c r="Q108" s="119">
         <v>500904</v>
       </c>
       <c r="R108" s="119">
         <v>574655</v>
       </c>
       <c r="S108" s="119">
         <v>633179</v>
       </c>
       <c r="T108" s="119">
         <v>584749</v>
       </c>
       <c r="U108" s="119">
         <v>658798</v>
       </c>
       <c r="V108" s="119">
         <v>788735</v>
       </c>
       <c r="W108" s="119">
-        <v>759140</v>
+        <v>759141</v>
       </c>
       <c r="X108" s="119">
-        <v>907708</v>
+        <v>907904</v>
       </c>
       <c r="Y108" s="119">
-        <v>1120849</v>
+        <v>1121086</v>
       </c>
       <c r="Z108" s="119">
-        <v>1308226</v>
+        <v>1308469</v>
       </c>
       <c r="AA108" s="119">
-        <v>992070</v>
+        <v>992073</v>
       </c>
       <c r="AB108" s="119">
-        <v>1177501</v>
+        <v>1177538</v>
       </c>
       <c r="AC108" s="119">
-        <v>1478648</v>
-[...2 lines deleted...]
-      <c r="AE108" s="184"/>
+        <v>1478984</v>
+      </c>
+      <c r="AD108" s="119">
+        <v>1917359</v>
+      </c>
+      <c r="AE108" s="282"/>
       <c r="AF108" s="184"/>
       <c r="AG108" s="184"/>
       <c r="AH108" s="184"/>
       <c r="AI108" s="184"/>
       <c r="AJ108" s="184"/>
       <c r="AK108" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="109" spans="1:37" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A109" s="310" t="s">
-[...4 lines deleted...]
-      <c r="D109" s="312"/>
+      <c r="A109" s="292" t="s">
+        <v>26</v>
+      </c>
+      <c r="B109" s="293"/>
+      <c r="C109" s="293"/>
+      <c r="D109" s="294"/>
       <c r="E109" s="120">
-        <v>193520</v>
+        <v>193407</v>
       </c>
       <c r="F109" s="120">
-        <v>197651</v>
+        <v>197484</v>
       </c>
       <c r="G109" s="120">
-        <v>259259</v>
+        <v>259161</v>
       </c>
       <c r="H109" s="120">
-        <v>297072</v>
+        <v>296851</v>
       </c>
       <c r="I109" s="120">
-        <v>340357</v>
+        <v>340217</v>
       </c>
       <c r="J109" s="120">
-        <v>343910</v>
+        <v>343704</v>
       </c>
       <c r="K109" s="120">
-        <v>382067</v>
+        <v>381774</v>
       </c>
       <c r="L109" s="120">
-        <v>464621</v>
+        <v>464243</v>
       </c>
       <c r="M109" s="120">
-        <v>560096</v>
+        <v>559965</v>
       </c>
       <c r="N109" s="120">
-        <v>585694</v>
+        <v>584341</v>
       </c>
       <c r="O109" s="120">
-        <v>636012</v>
+        <v>632863</v>
       </c>
       <c r="P109" s="120">
-        <v>719082</v>
+        <v>716972</v>
       </c>
       <c r="Q109" s="120">
-        <v>803362</v>
+        <v>799943</v>
       </c>
       <c r="R109" s="120">
-        <v>881745</v>
+        <v>877011</v>
       </c>
       <c r="S109" s="120">
-        <v>952473</v>
+        <v>948110</v>
       </c>
       <c r="T109" s="120">
-        <v>1092612</v>
+        <v>1088518</v>
       </c>
       <c r="U109" s="120">
-        <v>1136157</v>
+        <v>1127949</v>
       </c>
       <c r="V109" s="120">
-        <v>1221646</v>
+        <v>1209104</v>
       </c>
       <c r="W109" s="120">
-        <v>1318603</v>
+        <v>1307468</v>
       </c>
       <c r="X109" s="120">
-        <v>1375857</v>
+        <v>1361768</v>
       </c>
       <c r="Y109" s="120">
-        <v>1401120</v>
+        <v>1387575</v>
       </c>
       <c r="Z109" s="120">
-        <v>1420504</v>
+        <v>1392893</v>
       </c>
       <c r="AA109" s="120">
-        <v>1669914</v>
+        <v>1642798</v>
       </c>
       <c r="AB109" s="120">
-        <v>1709207</v>
+        <v>1666264</v>
       </c>
       <c r="AC109" s="120">
-        <v>1556225</v>
-[...2 lines deleted...]
-      <c r="AE109" s="184"/>
+        <v>1512268</v>
+      </c>
+      <c r="AD109" s="120">
+        <v>1349641</v>
+      </c>
+      <c r="AE109" s="283"/>
       <c r="AF109" s="184"/>
       <c r="AG109" s="184"/>
       <c r="AH109" s="184"/>
       <c r="AI109" s="184"/>
       <c r="AJ109" s="184"/>
       <c r="AK109" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="110" spans="1:37" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A110" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B110" s="29" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C110" s="10"/>
       <c r="D110" s="33"/>
       <c r="E110" s="32"/>
       <c r="F110" s="11"/>
       <c r="G110" s="11"/>
       <c r="H110" s="11"/>
       <c r="I110" s="11"/>
       <c r="J110" s="11"/>
       <c r="K110" s="11"/>
       <c r="L110" s="11"/>
       <c r="M110" s="11"/>
       <c r="N110" s="11"/>
       <c r="O110" s="11"/>
       <c r="P110" s="11"/>
       <c r="Q110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ110" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK110" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="111" spans="1:37" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A111" s="33"/>
       <c r="B111" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C111" s="10"/>
       <c r="D111" s="33"/>
       <c r="E111" s="32"/>
       <c r="F111" s="11"/>
       <c r="G111" s="11"/>
       <c r="H111" s="11"/>
       <c r="I111" s="11"/>
       <c r="J111" s="11"/>
       <c r="K111" s="11"/>
       <c r="L111" s="11"/>
       <c r="M111" s="11"/>
       <c r="N111" s="11"/>
       <c r="O111" s="11"/>
       <c r="P111" s="11"/>
       <c r="Q111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ111" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK111" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="112" spans="1:37" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A112" s="33"/>
       <c r="B112" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C112" s="10"/>
       <c r="D112" s="33"/>
       <c r="E112" s="32"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="11"/>
       <c r="J112" s="11"/>
       <c r="K112" s="11"/>
       <c r="L112" s="11"/>
       <c r="M112" s="11"/>
       <c r="N112" s="11"/>
       <c r="O112" s="11"/>
       <c r="P112" s="11"/>
       <c r="Q112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ112" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK112" s="109" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
-    <row r="113" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A113" s="33"/>
-      <c r="B113" s="29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B113" s="29"/>
       <c r="C113" s="10"/>
       <c r="D113" s="33"/>
       <c r="E113" s="32"/>
       <c r="F113" s="11"/>
       <c r="G113" s="11"/>
       <c r="H113" s="11"/>
       <c r="I113" s="11"/>
       <c r="J113" s="11"/>
       <c r="K113" s="11"/>
       <c r="L113" s="11"/>
       <c r="M113" s="11"/>
       <c r="N113" s="11"/>
       <c r="O113" s="11"/>
       <c r="P113" s="11"/>
       <c r="Q113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ113" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="114" spans="1:36" x14ac:dyDescent="0.25">
       <c r="Q114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ114" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="115" spans="1:36" x14ac:dyDescent="0.25">
       <c r="Q115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ115" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="116" spans="1:36" x14ac:dyDescent="0.25">
       <c r="Q116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ116" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="117" spans="1:36" x14ac:dyDescent="0.25">
       <c r="Q117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Y117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Z117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ117" s="11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="C66:C70"/>
+    <mergeCell ref="B15:C19"/>
+    <mergeCell ref="B72:C76"/>
+    <mergeCell ref="A64:D64"/>
+    <mergeCell ref="A77:D77"/>
     <mergeCell ref="A109:D109"/>
     <mergeCell ref="A107:D107"/>
     <mergeCell ref="A108:D108"/>
     <mergeCell ref="A84:A106"/>
-    <mergeCell ref="A1:AC1"/>
-[...2 lines deleted...]
-    <mergeCell ref="AA59:AC59"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="A58:AD58"/>
+    <mergeCell ref="AB2:AD2"/>
+    <mergeCell ref="AB59:AD59"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A60:D60"/>
     <mergeCell ref="A61:D61"/>
     <mergeCell ref="A83:D83"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="A65:A76"/>
     <mergeCell ref="B66:B70"/>
-    <mergeCell ref="C66:C70"/>
-[...3 lines deleted...]
-    <mergeCell ref="A77:D77"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.27559055118110198" right="0.27559055118110198" top="0.511811023622047" bottom="0.39370078740157499" header="0.47244094488188998" footer="0.511811023622047"/>
-  <pageSetup paperSize="8" scale="63" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="56" max="28" man="1"/>
+    <brk id="57" max="29" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>已命名的範圍</vt:lpstr>
+        <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>簡表</vt:lpstr>
       <vt:lpstr>明細表</vt:lpstr>
       <vt:lpstr>明細表!Print_Area</vt:lpstr>
       <vt:lpstr>簡表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cbc</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>yychen</dc:creator>